--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -162,329 +162,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal Height Normalization (THN) for Canopy-Forming Brown Macroalgae on French Intertidal Rocky Shores</w:t>
+                <w:t xml:space="preserve">Tidal Height Normalization (THN) – A new method to study the local vertical distribution of benthic intertidal organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hélias</w:t>
+                <w:t xml:space="preserve">Mathieu Helias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gallon</w:t>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaëlle Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://www.seanoe.org/data/00955/106718/. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 775, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17882/106718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps15003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087394v1</w:t>
+                <w:t xml:space="preserve">hal-05314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal Height Normalization (THN) – A new method to study the local vertical distribution of benthic intertidal organisms</w:t>
+                <w:t xml:space="preserve">Tidal Height Normalization (THN) for Canopy-Forming Brown Macroalgae on French Intertidal Rocky Shores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Helias</w:t>
+                <w:t xml:space="preserve">Mathieu Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bizien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 775, </w:t>
+              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.seanoe.org/data/00955/106718/. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps15003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17882/106718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314572v1</w:t>
+                <w:t xml:space="preserve">hal-05087394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
               </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -764,64 +764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,136 +887,136 @@
                 <w:t xml:space="preserve">Studying the Wake of a Tidal Turbine with an IBM-LBM Approach Using Realistic Inflow Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.2092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15062092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908178v1</w:t>
+                <w:t xml:space="preserve">hal-03614029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative geostatistical sediment trend analysis using geochemical data to highlight sediment sources and transport</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,1463 +1130,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Wake of a Tidal Turbine with an IBM-LBM Approach Using Realistic Inflow Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A winter storm in Alderney Race: Impacts of 3D wave–current interactions on the hydrodynamic and tidal stream energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15062092⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2021.103009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614029v1</w:t>
+                <w:t xml:space="preserve">hal-03536405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A winter storm in Alderney Race: Impacts of 3D wave–current interactions on the hydrodynamic and tidal stream energy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2021.103009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536405v1</w:t>
+                <w:t xml:space="preserve">hal-03770389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for a better knowledge of the benthic habitat and community distribution in the Central and Western English Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dominant updriftward sediment transport on the updrift-side of a modern deflected delta, Ishikari coast, Hokkaido, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentaro Kawakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Nishina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10081112⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 436, pp.106480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770389v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant updriftward sediment transport on the updrift-side of a modern deflected delta, Ishikari coast, Hokkaido, Japan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Turbulence measurements: An assessment of Acoustic Doppler Current Profiler accuracy in rough environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maisondieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106480⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.108819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531793v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence measurements: An assessment of Acoustic Doppler Current Profiler accuracy in rough environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108819⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672125v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424358v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Voiseux</w:t>
+                <w:t xml:space="preserve">Marine aggregates in North Atlantic coast: Microbial characteristics and potential interactions with farmed Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benhaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Kévin Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0492⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.104864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876680v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine aggregates in North Atlantic coast: Microbial characteristics and potential interactions with farmed Atlantic salmon (Salmo salar)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cauvin</w:t>
+                <w:t xml:space="preserve">One year of measurements in Alderney Race: preliminary results from database analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillomar Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104864⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937802v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of measurements in Alderney Race: preliminary results from database analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0625⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921140v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 204, pp.107274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake of a Ducted Vertical Axis Tidal Turbine in Turbulent Flows, LBM Actuator-Line Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (22), pp.4273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12224273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131478v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution bathymetry of the Alderney Race and its geological and sedimentological description (Raz Blanchard, northwest France)</w:t>
               </w:r>
@@ -2611,64 +2594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Poprawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.708-718. </w:t>
@@ -2700,6994 +2683,7114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake of a Ducted Vertical Axis Tidal Turbine in Turbulent Flows, LBM Actuator-Line Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12224273⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457673v1</w:t>
+                <w:t xml:space="preserve">hal-02022702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">The morpho-sedimentology of an artificial roadstead (Cherbourg, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.677-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2019.1642247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022702v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morpho-sedimentology of an artificial roadstead (Cherbourg, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Beryouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17445647.2019.1642247⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370314v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the monitoring of a dumping site in a dynamic environment. Example of the Octeville site (Bay of Seine, English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129 (2), pp.425-437. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691947v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Post-depositional evolution over a time scale of 1 million years of eastern Mediterranean organic-rich and organic-poor sediments: new insights on the debromination and layer-silicate markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Navon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Benoît Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (4), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689608v1</w:t>
+                <w:t xml:space="preserve">hal-01718064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+                <w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445597v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-depositional evolution over a time scale of 1 million years of eastern Mediterranean organic-rich and organic-poor sediments: new insights on the debromination and layer-silicate markers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silting up and development of anoxic conditions enhanced by high abundance of the geoengineer species Ophiothrix fragilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beryouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017183⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.11 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718064v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-contamination of aquaculture cages in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yen N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Régis Angilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.793-805. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-016-9450-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silting up and development of anoxic conditions enhanced by high abundance of the geoengineer species Ophiothrix fragilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Beryouni</w:t>
+                <w:t xml:space="preserve">Reply to J.J. Muñoz-Perez et al. Comments on “Confirmation of beach accretion by grain-size trend analysis: Camposoto beach, Cádiz, SW Spain” by E. Poizot et al. (2013) Geo-Marine Letters 33(4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Anfuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bellido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.79-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-013-0350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537645v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to J.J. Muñoz-Perez et al. Comments on “Confirmation of beach accretion by grain-size trend analysis: Camposoto beach, Cádiz, SW Spain” by E. Poizot et al. (2013) Geo-Marine Letters 33(4)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between aggregations and environmental factors explain spatio-temporal patterns of the brittle-star Ophiothrix fragilis in the eastern Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-013-0350-2⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.171e181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150761v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between aggregations and environmental factors explain spatio-temporal patterns of the brittle-star Ophiothrix fragilis in the eastern Bay of Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confirmation of beach accretion by grain-size trend analysis: Camposoto beach, Cádiz, SW Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Anfuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-013-0325-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00861403v1</w:t>
+                <w:t xml:space="preserve">hal-02150721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of beach accretion by grain-size trend analysis: Camposoto beach, Cádiz, SW Spain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Swell impact on reef sedimentary processes: A case study of the La Reunion fringing reef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bellido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-013-0325-3⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (7), pp.2004-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01332.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150721v1</w:t>
+                <w:t xml:space="preserve">hal-00842625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swell impact on reef sedimentary processes: A case study of the La Reunion fringing reef</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pattern of Sediment Transport in a Microtidal River Mouth Using Geostatistical Sediment-Trend Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (2), pp.138-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2011.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2012.01332.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00842625v1</w:t>
+                <w:t xml:space="preserve">hal-03348840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Sediment Transport in a Microtidal River Mouth Using Geostatistical Sediment-Trend Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boulder and fine sediment transport and deposition by the 2004 tsunami in Lhok Nga (western Banda Aceh, Sumatra, Indonesia): a coupled offshore - onshore model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/jsr.2011.8⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (1-4), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348840v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulder and fine sediment transport and deposition by the 2004 tsunami in Lhok Nga (western Banda Aceh, Sumatra, Indonesia): a coupled offshore - onshore model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The application of geostatistics in defining the characteristic distance for grain size trend analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2005.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2009.10.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00468179v1</w:t>
+                <w:t xml:space="preserve">hal-00203292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained sediment spatial distribution on the basis of a geostatistical analysis: Example of the eastern Bay of the Seine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26, pp.2335-2351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.06.009⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00175449v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-00203292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced mapping of intertidal macroalgae in Normandy : An Integrated approach based on multi-source data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cartographie des communautés de macroalgues Intertidales d'estran rocheux par combinaison de données LiDAR et de relevés in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Temperate Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER; OFB; MNHN; CNRS, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">MerIGéo - Colloque national bisannuel dédié à la géomatique appliquée au milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifremer; OFB; Shom, Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143674v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des communautés de macroalgues Intertidales d'estran rocheux par combinaison de données LiDAR et de relevés in-situ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced mapping of intertidal macroalgae in Normandy : An Integrated approach based on multi-source data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MerIGéo - Colloque national bisannuel dédié à la géomatique appliquée au milieu marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifremer; OFB; Shom, Mar 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Temperate Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER; OFB; MNHN; CNRS, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008851v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de la précision altimétrique (nuage de points) des géo-écosystèmes littoraux via la photogrammétrie et la lasergrammétrie par drone aérien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée James</w:t>
+                <w:t xml:space="preserve">Calibration of tidal model parameters by data assimilation with Particle Swarm Optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Musiedlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th TELEMAC User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Chambéry (73), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684951v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of tidal model parameters by data assimilation with Particle Swarm Optimisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">Études de la précision altimétrique (nuage de points) des géo-écosystèmes littoraux via la photogrammétrie et la lasergrammétrie par drone aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th TELEMAC User Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Anglet, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738099v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des variations dans la zonation et la diversité des communautés de macroalgues intertidales le long du littoral normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2024 de la société phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société phycologique de France (SPF), Nov 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en milieu contrôlé de la méthode GSTA (Grain Size Trend Analysis) sur sédiments hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore investigation of neotectonic faults in an intraplate area, between the Norman coast and the Channel islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th international INQUA meeting on paleiseismology, Active tectonics and archeoseismology (PATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Los Andes, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465279v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the construction of the MRE platform in the semi-enclosed Bay bordering the English Channel (&amp;quot;Rade de Cherbourg&amp;quot;) on benthic habitat and geomorphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">La fosse de la Hague : un objet morphologique et sédimentologique original sur un bâti polygénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264301v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Étude en milieu contrôlé de la méthode GSTA (Grain Size Trend Analysis) sur sédiments hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Wave and Tidal Energy Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204521v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
+                <w:t xml:space="preserve">Impact of the construction of the MRE platform in the semi-enclosed Bay bordering the English Channel (&amp;quot;Rade de Cherbourg&amp;quot;) on benthic habitat and geomorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST2023 - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">COAST2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264336v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Wave and Tidal Energy Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794995v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Le Cotentin offshore et ses failles. Un puzzle intraplaque éclairé par approche Terre-Mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587999v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Marion</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">COAST2023 - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587776v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSTA: a GIS tool for proxy analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Impacts anthropiques cumulés sur les fonds sédimentaires : premiers résultats du projet ECUSED (Effets CUmulés sur le SEDiment) dans la partie orientale de la baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588098v1</w:t>
+                <w:t xml:space="preserve">hal-03794995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse élémentaire des fractions sableuses : une clé pour tracer les sources des sables littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Desgué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491146v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485571v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MSTA: a GIS tool for proxy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300721v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864584v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Web conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926105002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864589v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065544v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kobe, Japan. pp.2779-2789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2018.8559326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692059v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
+                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456381v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Poizot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709312v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
+                <w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456379v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live under tidal regime: the role of the brittle-star Ophiothrix fragilis beds from the eastern Bay of Seine in the fine particle deposit-suspension mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Murat</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753392v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle du trait de côte : plage de Souira Qdima (littoral atlantique marocain)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156529v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lozach</w:t>
+                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753747v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Malengros</w:t>
+                <w:t xml:space="preserve">Variabilité spatio-temporelle du trait de côte : plage de Souira Qdima (littoral atlantique marocain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenaim Minoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.339-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.036-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753575v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'envasement sous l'influence des organismes benthiques : exemple des ophiures en baie de Seine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734608v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sediment transport and deposition by the 2004 tsunami in Sumatra (Indonesia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Tsunami Field Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Italy. pp.93-96</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397903v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact morpho-sédimentaire terre-mer du tsunami du 26 décembre 2004 dans la Baie de Lhok Nga (Sumatra, Indonésie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Live under tidal regime: the role of the brittle-star Ophiothrix fragilis beds from the eastern Bay of Seine in the fine particle deposit-suspension mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beryouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. à paraître</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110051v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'envasement sous l'influence des organismes benthiques : exemple des ophiures en baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling sediment transport and deposition by the 2004 tsunami in Sumatra (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Tsunami Field Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Italy. pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact morpho-sédimentaire terre-mer du tsunami du 26 décembre 2004 dans la Baie de Lhok Nga (Sumatra, Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Haitz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005384v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Haitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005433v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy sediment trend analysis (MSTA): sedimentary dynamics from source to sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex current variability in a tide-dominated environment and interplay with extreme wind and wave events (Raz Blanchard, NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of OTO'18/OCEANS'18 MTS/IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037948v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex current variability in a tide-dominated environment and interplay with extreme wind and wave events (Raz Blanchard, NW France)</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9697,336 +9800,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État initial des communautés benthiques du port des Flamands (Rade de Cherbourg). Projet SALMOCOT III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des rejets d’effluents, issus de la production hors-sol de salmonidés, à la sortie du port des Flamands, en rade de Cherbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Basse-Normandie; LUSAC (Laboratoire Universitaire des Sciences Appliquées de Cherbourg), Université de caen Basse Normandie; Institut National des Sciences et Techniques de la Mer. 2023, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau d'Observation du Littoral; CNAM - IntechMer. 2019, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10036,105 +10139,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Géosciences marines vues par le prisme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Caen Basse-Normandie, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04607630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10202,51 +10305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C9572D4"/>
+    <w:nsid w:val="14F51058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10433,51 +10536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2789-146X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234484713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/106718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bizien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Grondeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15062092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03614029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03531793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaro Kawakami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nishina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106480" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K&#233;vin Gallon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224273" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen N&#8217;guyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9450-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beryouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Anfuso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bellido" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0350-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVR4LCXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0325-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01332.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6LZN028-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDF45QF3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mear" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMQH2XR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2005.06.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMX4FTFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008851v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bizien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753392v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenaim Minoubi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.036-M" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037948v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/CWLY5236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04607630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2789-146X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234484713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;lias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/106718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03614029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Grondeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15062092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03531793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaro Kawakami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nishina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K&#233;vin Gallon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017183" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beryouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen N&#8217;guyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9450-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Anfuso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bellido" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0350-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVR4LCXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0325-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01332.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6LZN028-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDF45QF3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mear" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2005.06.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMX4FTFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.06.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMQH2XR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bizien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenaim Minoubi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.036-M" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734608v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815586v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04607630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>