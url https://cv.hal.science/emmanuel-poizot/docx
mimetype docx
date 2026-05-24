--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1632,295 +1632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bachelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Mehdi Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424358v1</w:t>
+                <w:t xml:space="preserve">hal-02876680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alderney Race, general hydrodynamic and particular features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
+                <w:t xml:space="preserve">Effects of a salmon fish farm on benthic habitats in a high-energy hydrodynamic system: The case of the Rade de Cherbourg (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Morillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Voiseux</w:t>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190492. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 518, pp.734832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876680v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine aggregates in North Atlantic coast: Microbial characteristics and potential interactions with farmed Atlantic salmon (Salmo salar)</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillomar Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190625. </w:t>
@@ -2168,542 +2168,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
+                <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+                <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.107274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131478v1</w:t>
+                <w:t xml:space="preserve">hal-03131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
+                <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Germain</w:t>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 204, pp.107274. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131486v1</w:t>
+                <w:t xml:space="preserve">hal-03131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake of a Ducted Vertical Axis Tidal Turbine in Turbulent Flows, LBM Actuator-Line Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mercier</w:t>
+                <w:t xml:space="preserve">High-resolution bathymetry of the Alderney Race and its geological and sedimentological description (Raz Blanchard, northwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Poprawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12224273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.708-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2019.1657510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457673v1</w:t>
+                <w:t xml:space="preserve">hal-02433417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution bathymetry of the Alderney Race and its geological and sedimentological description (Raz Blanchard, northwest France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Violet</w:t>
+                <w:t xml:space="preserve">Wake of a Ducted Vertical Axis Tidal Turbine in Turbulent Flows, LBM Actuator-Line Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.708-718. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (22), pp.4273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2019.1657510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en12224273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433417v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamic equilibrium, a key for assessing a coastal anthropogenic disturbance using geochemical tracers: Application to the eastern part of the Bay of Seine</w:t>
               </w:r>
@@ -3085,429 +3085,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+                <w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445597v1</w:t>
+                <w:t xml:space="preserve">hal-01689608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-depositional evolution over a time scale of 1 million years of eastern Mediterranean organic-rich and organic-poor sediments: new insights on the debromination and layer-silicate markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bernasconi</w:t>
+                <w:t xml:space="preserve">Soft bottom macrobenthic communities in a semi-enclosed Bay bordering the English Channel: The Rade de Cherbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017183⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718064v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the hydrodynamic, morphometric and sedimentary environment explain the structure of soft-bottom benthic assemblages in the Eastern Bay of Seine (English Channel)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Post-depositional evolution over a time scale of 1 million years of eastern Mediterranean organic-rich and organic-poor sediments: new insights on the debromination and layer-silicate markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Lucas</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Navon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Stefano Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189, pp.156 - 172. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (4), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689608v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silting up and development of anoxic conditions enhanced by high abundance of the geoengineer species Ophiothrix fragilis</w:t>
               </w:r>
@@ -4519,320 +4519,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of geostatistics in defining the characteristic distance for grain size trend analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-grained sediment spatial distribution on the basis of a geostatistical analysis: Example of the eastern Bay of the Seine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Mear</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.360-370. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.2335-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2005.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203292v1</w:t>
+                <w:t xml:space="preserve">hal-00175449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grained sediment spatial distribution on the basis of a geostatistical analysis: Example of the eastern Bay of the Seine (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The application of geostatistics in defining the characteristic distance for grain size trend analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Murat</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lesueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">S. Garnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.2335-2351. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2006.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2005.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175449v1</w:t>
+                <w:t xml:space="preserve">hal-00203292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of tidal model parameters by data assimilation with Particle Swarm Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anju Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,562 +5556,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse de la Hague : un objet morphologique et sédimentologique original sur un bâti polygénique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude en milieu contrôlé de la méthode GSTA (Grain Size Trend Analysis) sur sédiments hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594083v1</w:t>
+                <w:t xml:space="preserve">hal-04465279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en milieu contrôlé de la méthode GSTA (Grain Size Trend Analysis) sur sédiments hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fosse de la Hague : un objet morphologique et sédimentologique original sur un bâti polygénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465279v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the construction of the MRE platform in the semi-enclosed Bay bordering the English Channel (&amp;quot;Rade de Cherbourg&amp;quot;) on benthic habitat and geomorphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Wave and Tidal Energy Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264301v1</w:t>
+                <w:t xml:space="preserve">hal-04204521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and characterisation of the wave-induced turbulent kinetic energy and turbulent dissipation from ADCP data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of the construction of the MRE platform in the semi-enclosed Bay bordering the English Channel (&amp;quot;Rade de Cherbourg&amp;quot;) on benthic habitat and geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Wave and Tidal Energy Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COAST2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04204521v1</w:t>
+                <w:t xml:space="preserve">hal-04264301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cotentin offshore et ses failles. Un puzzle intraplaque éclairé par approche Terre-Mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
@@ -6561,556 +6561,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MSTA: a GIS tool for proxy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587776v1</w:t>
+                <w:t xml:space="preserve">hal-03588098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSTA: a GIS tool for proxy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des sources et de la dynamique sédimentaires d'une zone intertidale (Baie de Tatihou – France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588098v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+                <w:t xml:space="preserve">Turbulence characterisation during ebbing and flooding tides in the Raz Blanchard with large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485571v1</w:t>
+                <w:t xml:space="preserve">hal-05606276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">High resolution large eddy simulation for tidal site turbulence characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300721v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study to highlight interaction between anthropogenic disturbance and natural coastal sedimentary processes. Complementarity of geochemical and granulometric methods and proposal of a new spatial geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
@@ -7145,356 +7115,356 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491146v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2018.8559326⟩</w:t>
+              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Web conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926105002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065544v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
+                <w:t xml:space="preserve">La composition chimique des dépôts, traceurs de la dynamique sédimentaire. Quelles méthodes de traitement des données et de représentation cartographique ? Application à la Baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie (ASF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864589v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
+                <w:t xml:space="preserve">Utilisation de traceurs géochimiques pour étudier la dynamique sédimentaire et l'impact anthropique de dépôts de dragage à proximité d'une zone côtière : exemple en baie de Seine Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
@@ -7529,1572 +7499,1952 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre (RST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864584v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+                <w:t xml:space="preserve">Velocity profile variability at a tidal-stream energy site (Alderney Race, France): From short (second) to yearly time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2018 and MTS/IEEE Kobe Techno-Oceans (OTO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kobe, Japan. pp.2779-2789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSKOBE.2018.8559326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692059v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+                <w:t xml:space="preserve">Dynamical equilibrium state, a key to highlight an anthropogenic disturbance: application to the Octeville dredge disposal sediment site (Le Havre harbour, Eastern Bay of Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Poizot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Estuaries and Coasts (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709312v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
+                <w:t xml:space="preserve">Improving the dumping Octeville site monitoring in a dynamic environment (Bay of Seine, English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Beryouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456379v1</w:t>
+                <w:t xml:space="preserve">hal-01692059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the modelling of turbulence at tidal stream power sites with the Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456381v1</w:t>
+                <w:t xml:space="preserve">hal-05606078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle du trait de côte : plage de Souira Qdima (littoral atlantique marocain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdenaim Minoubi</w:t>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort de hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156529v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Lozach</w:t>
+                <w:t xml:space="preserve">Les habitats benthiques de la Rade de Cherbourg : une enclave de sédiments meubles dans une zone à très fort hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753747v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Malengros</w:t>
+                <w:t xml:space="preserve">Etude du macrobenthos de la Rade de Cherbourg : Un milieu exceptionnellement riche et diversifié.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Oceanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753575v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live under tidal regime: the role of the brittle-star Ophiothrix fragilis beds from the eastern Bay of Seine in the fine particle deposit-suspension mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Murat</w:t>
+                <w:t xml:space="preserve">Variabilité spatio-temporelle du trait de côte : plage de Souira Qdima (littoral atlantique marocain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenaim Minoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.339-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.036-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753392v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'envasement sous l'influence des organismes benthiques : exemple des ophiures en baie de Seine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Poizot</w:t>
+                <w:t xml:space="preserve">Marine habitat classification: a pluridisciplinary approach in a high macrotidal environment - The case of the English median Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734608v1</w:t>
+                <w:t xml:space="preserve">hal-00753747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sediment transport and deposition by the 2004 tsunami in Sumatra (Indonesia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+                <w:t xml:space="preserve">Benthic habitat diversity in coarse sediment under high macrotidal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">D. Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Tsunami Field Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Italy. pp.93-96</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397903v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact morpho-sédimentaire terre-mer du tsunami du 26 décembre 2004 dans la Baie de Lhok Nga (Sumatra, Indonésie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Morin</w:t>
+                <w:t xml:space="preserve">Live under tidal regime: the role of the brittle-star Ophiothrix fragilis beds from the eastern Bay of Seine in the fine particle deposit-suspension mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beryouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. à paraître</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110051v1</w:t>
+                <w:t xml:space="preserve">hal-00753392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'envasement sous l'influence des organismes benthiques : exemple des ophiures en baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling sediment transport and deposition by the 2004 tsunami in Sumatra (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Tsunami Field Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Italy. pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact morpho-sédimentaire terre-mer du tsunami du 26 décembre 2004 dans la Baie de Lhok Nga (Sumatra, Indonésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9104,341 +9454,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frigola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Goff</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Haitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005433v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate sources and dynamics in coastal environments: application off the coast of Saint-Valéry-en-Caux (Seine-Maritime)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Frigola</w:t>
+                <w:t xml:space="preserve">The dynamics of silica sediment at the ECUSED site in the Baie de Seine based on the COVA methodology: (1) glauconite traced by arsenic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Haitz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.49-54, 2025, 2-907205-83-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/JJFU8016⟩</w:t>
+              <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.67-73, 2025, 2-907205-83-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/GHZD8391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005384v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sedimentary depositional environments from the iron age to the present day in Cul-de-Loup Bay (Normandy, France): an illustration of intertidal environment vulnerability under significant human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9477,92 +9827,92 @@
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.59-65, 2025, 2-907205-83-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70665/ZJUI3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex current variability in a tide-dominated environment and interplay with extreme wind and wave events (Raz Blanchard, NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Furgerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9617,180 +9967,180 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of OTO'18/OCEANS'18 MTS/IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9800,51 +10150,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État initial des communautés benthiques du port des Flamands (Rade de Cherbourg). Projet SALMOCOT III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9853,112 +10203,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Tougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnam-Intechmer / LUSAC. 2024, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des rejets d’effluents, issus de la production hors-sol de salmonidés, à la sortie du port des Flamands, en rade de Cherbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9967,169 +10317,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Basse-Normandie; LUSAC (Laboratoire Universitaire des Sciences Appliquées de Cherbourg), Université de caen Basse Normandie; Institut National des Sciences et Techniques de la Mer. 2023, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes environnementales archéologiques et contemporaines de l'estuaire de la Saire à l'île Tatihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau d'Observation du Littoral; CNAM - IntechMer. 2019, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10139,105 +10489,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Géosciences marines vues par le prisme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Caen Basse-Normandie, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04607630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10305,51 +10655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14F51058"/>
+    <w:nsid w:val="FA2BDE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10536,51 +10886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2789-146X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234484713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;lias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/106718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03614029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Grondeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15062092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03531793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaro Kawakami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nishina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K&#233;vin Gallon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017183" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beryouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen N&#8217;guyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9450-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Anfuso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bellido" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0350-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVR4LCXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0325-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01332.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6LZN028-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDF45QF3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203292v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mear" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2005.06.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMX4FTFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.06.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMQH2XR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bizien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenaim Minoubi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.036-M" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734608v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815586v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04607630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-poizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2789-146X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234484713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Helias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bizien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps15003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;lias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly Du Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/106718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2023.2206584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calvino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03614029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Grondeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15062092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-021-10123-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03536405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03770389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lozach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03531793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaro Kawakami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nishina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Voiseux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0492" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734832" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K&#233;vin Gallon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104864" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillomar Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Violet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1657510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02457673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12224273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02022702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faivre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2019.1642247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691947v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Beryouni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2016.11.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017183" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M&#233;ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beryouni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen N&#8217;guyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Angilella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-016-9450-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150761v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Anfuso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bellido" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0350-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lozach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVR4LCXG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-013-0325-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2012.01332.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6LZN028-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Maillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mear" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2011.8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.10.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDF45QF3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mear" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2006.06.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMQH2XR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2005.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMX4FTFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008851v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bizien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03794995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Goff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Desgu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587776v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606276v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02485571v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Morillon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSKOBE.2018.8559326" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01864584v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692059v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenaim Minoubi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.036-M" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753747v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malengros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753392v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734608v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frigola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/JJFU8016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/GHZD8391" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005423v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Lorec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/ZJUI3038" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433145v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806501v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Tougne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04815586v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04607630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>