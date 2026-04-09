--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there such a thing as emergency ethics in psychiatry? A cross-analysis of interventional cardiology and surgery</w:t>
+                <w:t xml:space="preserve">Impact of Anesthesia on Electroconvulsive Therapy–Related Impairments in Global Cognitive Function in Patients With Treatment-Resistant Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Léo Bernardoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Bihan</w:t>
+                <w:t xml:space="preserve">Dimitri Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Richa</w:t>
+                <w:t xml:space="preserve">Thierry d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (1), pp.S33-S38. </w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/yct.0000000000001119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979036v1</w:t>
+                <w:t xml:space="preserve">hal-04980708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anesthesia on Electroconvulsive Therapy–Related Impairments in Global Cognitive Function in Patients With Treatment-Resistant Depression</w:t>
+                <w:t xml:space="preserve">Is there such a thing as emergency ethics in psychiatry? A cross-analysis of interventional cardiology and surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bernardoff</w:t>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Blay</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Thellier</w:t>
+                <w:t xml:space="preserve">Patrick Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+                <w:t xml:space="preserve">Sami Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (1), pp.S33-S38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/yct.0000000000001119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980708v1</w:t>
+                <w:t xml:space="preserve">hal-04979036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the impact of physiological stress on time perception: A systematic review and meta-analysis</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dechant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons to Live During a Suicidal Crisis: A Case Series With Suicidal Inpatients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Besch</w:t>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Greiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Ambrosetti</w:t>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSICOTHEMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7334/psicothema2023.311⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979031v1</w:t>
+                <w:t xml:space="preserve">hal-04586593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+                <w:t xml:space="preserve">Reasons to Live During a Suicidal Crisis: A Case Series With Suicidal Inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Besch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Lestienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+                <w:t xml:space="preserve">Cécilia Von Rohr-de Pree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Julia Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.306. </w:t>
+              <w:t xml:space="preserve">PSICOTHEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.319-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7334/psicothema2023.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586593v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,364 +1842,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
+                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berjamin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.927-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953119v1</w:t>
+                <w:t xml:space="preserve">hal-04117482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Caroline Berjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.927-929. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117482v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,90 +2518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should we be so radical as to overlook facts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debbané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaomei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (1), pp.105300. </w:t>
@@ -2780,697 +2780,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Self-reported mental health symptoms, quality of life and coping strategies in French health sciences students during the early stage of the COVID-19 pandemic: An online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.607-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911421v1</w:t>
+                <w:t xml:space="preserve">hal-04953124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The association between 13 Reasons Why and suicidal ideation and behaviors, mental health symptoms, and help-seeking behaviors in youths: An integrative systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Wallon</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.319-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2022.2064176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796034v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between 13 Reasons Why and suicidal ideation and behaviors, mental health symptoms, and help-seeking behaviors in youths: An integrative systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Lived Experiences of Suicide Bereavement within Families: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Creuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207411.2022.2064176⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979023v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived Experiences of Suicide Bereavement within Families: A Qualitative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.916640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011473v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported mental health symptoms, quality of life and coping strategies in French health sciences students during the early stage of the COVID-19 pandemic: An online survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (6), pp.607-614. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953124v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
               </w:r>
@@ -3584,533 +3584,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+                <w:t xml:space="preserve">Yiru Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e02144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911429v1</w:t>
+                <w:t xml:space="preserve">hal-04768646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV cascade of care among serodiscordant couples in four high HIV prevalence settings in sub-Saharan Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7196/SAMJ.2021.v111i8.15489⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608629v1</w:t>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yiru Fang</w:t>
+                <w:t xml:space="preserve">The HIV cascade of care among serodiscordant couples in four high HIV prevalence settings in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Chihana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Garone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
+              <w:t xml:space="preserve">South African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (8), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7196/SAMJ.2021.v111i8.15489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768646v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandgenèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
               </w:r>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-M. Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,90 +4226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4360,90 +4360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Andriessen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,291 +4618,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863078v1</w:t>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence After Stopping Maintenance Electroconvulsive Therapy : A Retrospective Case Series</w:t>
               </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,161 +5016,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Acceptability, attitudes and knowledge towards Transcranial Magnetic Stimulation (TMS) among psychiatrists in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bardol</w:t>
+                <w:t xml:space="preserve">A. Bourla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Grot</w:t>
+                <w:t xml:space="preserve">E. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Oh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
+                <w:t xml:space="preserve">L. Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (7), pp.1077-1089. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768712v1</w:t>
+                <w:t xml:space="preserve">hal-03658187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
               </w:r>
@@ -5284,230 +5284,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability, attitudes and knowledge towards Transcranial Magnetic Stimulation (TMS) among psychiatrists in France</w:t>
+                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourla</w:t>
+                <w:t xml:space="preserve">Olivier Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chaneac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Poulet</w:t>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haffen</w:t>
+                <w:t xml:space="preserve">Hans Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ogorzelec</w:t>
+                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (2), pp.88-95. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.1077-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658187v1</w:t>
+                <w:t xml:space="preserve">hal-04768712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5593,51 +5593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie M. Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour une reprise progressive et contrôlée de l’électroconvulsivothérapie en France en période de levée du confinement et de pandémie COVID-19 liée au SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,498 +5816,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Wawer</w:t>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viprey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179684v1</w:t>
+                <w:t xml:space="preserve">hal-04768669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Aleman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.1572-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768723v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Szekely</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Downar</w:t>
+                <w:t xml:space="preserve">David Benninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (5), pp.1168-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768669v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6486,983 +6486,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Prevention Interventions for Older People in Nursing Homes and Long-Term Care Facilities: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gardette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0891988719892343⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479971v1</w:t>
+                <w:t xml:space="preserve">hal-03158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158774v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suicide Prevention Interventions for Older People in Nursing Homes and Long-Term Care Facilities: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Virginie Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0891988719892343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273686v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation treatment for depressive disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000533⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655662v1</w:t>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience de deux CSAPA et enquête nationale sur la naloxone intranasale (Nalscue®) dans la prévention des overdoses aux opioïdes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lack</w:t>
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488166v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retour d’expérience de deux CSAPA et enquête nationale sur la naloxone intranasale (Nalscue®) dans la prévention des overdoses aux opioïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Lenglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.477 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation treatment for depressive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Arns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marom Bikson</w:t>
+                <w:t xml:space="preserve">Igor Filipčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.409-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, </w:t>
@@ -7546,334 +7546,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Morlet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caroline Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800241v1</w:t>
+                <w:t xml:space="preserve">hal-04768762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Damasceno</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.72. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768762v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7920,90 +7920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Guirette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8214,51 +8214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,90 +8452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychiatric Neuromodulation Unit: Implementation and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,103 +8720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic minority position and migrant status as risk factors for psychotic symptoms in the general population: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Dealberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (4), pp.545-558. </w:t>
@@ -8880,51 +8880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9040,51 +9040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (2), pp.e1522. </w:t>
@@ -9560,77 +9560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9719,51 +9719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,64 +9862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
@@ -9957,64 +9957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse insuffisante : définition et implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (1), pp.1S31-1S38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10042,441 +10042,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Bordet</w:t>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125 (11), pp.2150-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543302v1</w:t>
+                <w:t xml:space="preserve">hal-03183867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jalenques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Trojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), pp.855-863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Antal</w:t>
+                <w:t xml:space="preserve">Regis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Ayache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 125 (11), pp.2150-2206. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.291-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183867v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisaccades as a follow-up tool in major depressive disorder therapies: a pilot study</w:t>
               </w:r>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 200 (2-3), pp.1051-1053. </w:t>
@@ -10653,51 +10653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électroconvulsivothérapie : de l'historique à la pratique clinique : principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2-35327-141-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10884,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernardoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Thellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000001119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le H&#233;naff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Von Rohr-de Pree" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ambrosetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7334/psicothema2023.311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01410768231181252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Sulstarova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2022.2064176" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Creuz&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leaune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crandall" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chihana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garone" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/SAMJ.2021.v111i8.15489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gering" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Geoffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.01.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658187v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaneac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogorzelec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bukowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auffret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479971v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gardette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719892343" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filip&#269;i&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000533" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Lenglard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duvernay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lack" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.01.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Joboory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Jammes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2902-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1522" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Russowsky Brunoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H. Neufeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.05.021" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R61B7981-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30017-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183867v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ayache" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.05.021" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernardoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Thellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000001119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bihan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le H&#233;naff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Von Rohr-de Pree" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ambrosetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7334/psicothema2023.311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01410768231181252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Sulstarova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leaune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crandall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2022.2064176" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Creuz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chihana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/SAMJ.2021.v111i8.15489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gering" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Geoffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.01.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaneac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogorzelec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bukowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auffret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gardette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719892343" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Lenglard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duvernay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lack" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filip&#269;i&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000533" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Joboory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Jammes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2902-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1522" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Russowsky Brunoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H. Neufeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.05.021" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R61B7981-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30017-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ayache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.05.021" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>