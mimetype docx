--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Simon</w:t>
+                <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142760v1</w:t>
+                <w:t xml:space="preserve">hal-05089543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Paoletti</w:t>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089543v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lau-Taï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.e56945. </w:t>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: a meta-analysis of stop-signal and Go/No-Go tasks</w:t>
+                <w:t xml:space="preserve">Suicide reattempts in adolescents and young adults after a first suicide attempt. Results from the SURAYA prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luna Paoletti</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291725102195⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388568v1</w:t>
+                <w:t xml:space="preserve">hal-04998758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide reattempts in adolescents and young adults after a first suicide attempt. Results from the SURAYA prospective cohort study</w:t>
+                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: a meta-analysis of stop-signal and Go/No-Go tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chalancon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291725102195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998758v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
               </w:r>
@@ -2780,472 +2780,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported mental health symptoms, quality of life and coping strategies in French health sciences students during the early stage of the COVID-19 pandemic: An online survey</w:t>
+                <w:t xml:space="preserve">Lived Experiences of Suicide Bereavement within Families: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leaune</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Clémence Creuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953124v1</w:t>
+                <w:t xml:space="preserve">hal-04011473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between 13 Reasons Why and suicidal ideation and behaviors, mental health symptoms, and help-seeking behaviors in youths: An integrative systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Self-reported mental health symptoms, quality of life and coping strategies in French health sciences students during the early stage of the COVID-19 pandemic: An online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crandall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Leclerc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207411.2022.2064176⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.607-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979023v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived Experiences of Suicide Bereavement within Families: A Qualitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The association between 13 Reasons Why and suicidal ideation and behaviors, mental health symptoms, and help-seeking behaviors in youths: An integrative systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Creuzé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (20), pp.13070. </w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.319-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2022.2064176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011473v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,51 +3374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (19), pp.12156. </w:t>
@@ -3584,265 +3584,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Magnin</w:t>
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768646v1</w:t>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiru Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e02144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HIV cascade of care among serodiscordant couples in four high HIV prevalence settings in sub-Saharan Africa</w:t>
               </w:r>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,291 +4618,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+                <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863078v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence After Stopping Maintenance Electroconvulsive Therapy : A Retrospective Case Series</w:t>
               </w:r>
@@ -5016,295 +5016,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability, attitudes and knowledge towards Transcranial Magnetic Stimulation (TMS) among psychiatrists in France</w:t>
+                <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourla</w:t>
+                <w:t xml:space="preserve">L. Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chaneac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Poulet</w:t>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haffen</w:t>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ogorzelec</w:t>
+                <w:t xml:space="preserve">J.B. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658187v1</w:t>
+                <w:t xml:space="preserve">hal-02622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptability, attitudes and knowledge towards Transcranial Magnetic Stimulation (TMS) among psychiatrists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yrondi</w:t>
+                <w:t xml:space="preserve">A. Bourla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpeaud</w:t>
+                <w:t xml:space="preserve">E. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Genty</w:t>
+                <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blanc</w:t>
+                <w:t xml:space="preserve">L. Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 264, pp.318-323. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622430v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
               </w:r>
@@ -5682,632 +5682,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour une reprise progressive et contrôlée de l’électroconvulsivothérapie en France en période de levée du confinement et de pandémie COVID-19 liée au SARS-CoV-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dumont</w:t>
+                <w:t xml:space="preserve">Emilie Wawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bukowski</w:t>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonnot</w:t>
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Auffret</w:t>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.008⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.1572-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490180v1</w:t>
+                <w:t xml:space="preserve">hal-04179684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Downar</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (5), pp.1168-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768669v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Floccard</w:t>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179684v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations pour une reprise progressive et contrôlée de l’électroconvulsivothérapie en France en période de levée du confinement et de pandémie COVID-19 liée au SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+                <w:t xml:space="preserve">N. Bukowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Aleman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">O. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benninger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">R. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131 (5), pp.1168-1169. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.S119 - S122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768723v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6486,291 +6486,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
+                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158774v1</w:t>
+                <w:t xml:space="preserve">hal-04273686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Delamarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/yct.0000000000000574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273686v1</w:t>
+                <w:t xml:space="preserve">hal-03158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide Prevention Interventions for Older People in Nursing Homes and Long-Term Care Facilities: A Systematic Review</w:t>
               </w:r>
@@ -6880,425 +6880,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience de deux CSAPA et enquête nationale sur la naloxone intranasale (Nalscue®) dans la prévention des overdoses aux opioïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavy Lenglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.477 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+                <w:t xml:space="preserve">hal-03488166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience de deux CSAPA et enquête nationale sur la naloxone intranasale (Nalscue®) dans la prévention des overdoses aux opioïdes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duvernay</w:t>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lack</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74, pp.477 - 486. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488166v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation treatment for depressive disorders</w:t>
               </w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Arns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Brunoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,663 +7412,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Elise Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011471v1</w:t>
+                <w:t xml:space="preserve">hal-02800241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Damasceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 259, pp.210-217. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800241v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486194v1</w:t>
+                <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Trojak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160324v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
               </w:r>
@@ -9586,51 +9586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,51 +9862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9957,51 +9957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse insuffisante : définition et implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10048,51 +10048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10176,307 +10176,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Szekely</w:t>
+                <w:t xml:space="preserve">Regis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770175v1</w:t>
+                <w:t xml:space="preserve">hal-02543302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Bordet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.855-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543302v1</w:t>
+                <w:t xml:space="preserve">hal-04770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisaccades as a follow-up tool in major depressive disorder therapies: a pilot study</w:t>
               </w:r>
@@ -10884,51 +10884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernardoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Thellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000001119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bihan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le H&#233;naff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Von Rohr-de Pree" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ambrosetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7334/psicothema2023.311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01410768231181252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Sulstarova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leaune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crandall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979023v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2022.2064176" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Creuz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chihana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/SAMJ.2021.v111i8.15489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gering" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Geoffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.01.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaneac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogorzelec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bukowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auffret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gardette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719892343" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488166v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Lenglard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duvernay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lack" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filip&#269;i&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000533" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Joboory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Jammes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2902-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1522" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Russowsky Brunoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H. Neufeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.05.021" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R61B7981-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30017-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ayache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.05.021" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernardoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Thellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000001119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bihan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le H&#233;naff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Von Rohr-de Pree" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ambrosetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7334/psicothema2023.311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01410768231181252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Sulstarova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Creuz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leaune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crandall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fender" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2022.2064176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chihana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/SAMJ.2021.v111i8.15489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gering" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Geoffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.01.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658187v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaneac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogorzelec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bukowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gardette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719892343" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Lenglard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duvernay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.01.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filip&#269;i&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000533" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Joboory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Jammes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2902-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1522" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Russowsky Brunoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H. Neufeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.05.021" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R61B7981-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30017-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ayache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.05.021" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>