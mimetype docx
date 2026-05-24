--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,1535 +66,1535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anesthesia on Electroconvulsive Therapy–Related Impairments in Global Cognitive Function in Patients With Treatment-Resistant Depression</w:t>
+                <w:t xml:space="preserve">Training health care professionals in safety plan implementation to prevent suicide reattempts: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bernardoff</w:t>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Blay</w:t>
+                <w:t xml:space="preserve">Aurélie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Thellier</w:t>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Nursing Studies Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.100539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/yct.0000000000001119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnsa.2026.100539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980708v1</w:t>
+                <w:t xml:space="preserve">hal-05615381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there such a thing as emergency ethics in psychiatry? A cross-analysis of interventional cardiology and surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Patrick Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Sami Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (1), pp.S33-S38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2024.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the impact of physiological stress on time perception: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response Inhibition in borderline personality disorder assessed with a gamified stop signal task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Brunelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Morin</w:t>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106382⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-30255-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297517v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Inhibition in borderline personality disorder assessed with a gamified stop signal task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the impact of physiological stress on time perception: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Barakat</w:t>
+                <w:t xml:space="preserve">Simon Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dechant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">André Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-30255-3⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.106382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388571v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+                <w:t xml:space="preserve">Impact of Anesthesia on Electroconvulsive Therapy–Related Impairments in Global Cognitive Function in Patients With Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bernardoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
+                <w:t xml:space="preserve">Dimitri Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Paoletti</w:t>
+                <w:t xml:space="preserve">Thierry d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/yct.0000000000001119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089543v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: A meta-analysis of Stop-Signal and Go/No-Go Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Andrea Saint-Amant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Simon</w:t>
+                <w:t xml:space="preserve">Luna Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/y4vpt_v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142760v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/56945⟩</w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979037v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide reattempts in adolescents and young adults after a first suicide attempt. Results from the SURAYA prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chalancon</w:t>
+                <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lau-Taï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.004⟩</w:t>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e56945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/56945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998758v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control deficits in borderline personality disorder: a meta-analysis of stop-signal and Go/No-Go tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Suicide reattempts in adolescents and young adults after a first suicide attempt. Results from the SURAYA prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luna Paoletti</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.e319. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291725102195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388568v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasons to Live During a Suicidal Crisis: A Case Series With Suicidal Inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Lestienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+                <w:t xml:space="preserve">Vincent Besch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Christian Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Von Rohr-de Pree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
+              <w:t xml:space="preserve">PSICOTHEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7334/psicothema2023.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586593v1</w:t>
+                <w:t xml:space="preserve">hal-04979031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasons to Live During a Suicidal Crisis: A Case Series With Suicidal Inpatients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Hénaff</w:t>
+                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Von Rohr-de Pree</w:t>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ambrosetti</w:t>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSICOTHEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), pp.319-330. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7334/psicothema2023.311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979031v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic account of the left auditory cortex for tone-matching in schizophrenia: A pilot transcranial random noise stimulation (tRNS) sham-controlled study</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,766 +1842,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
+                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+                <w:t xml:space="preserve">Noomane Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Caroline Berjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117482v1</w:t>
+                <w:t xml:space="preserve">hal-04953119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real world transcranial magnetic stimulation for major depression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Berjamin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.01.070⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2251250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953119v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.110667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04030560v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-randomized pilot trial of the use of prazosin in the prevention of transition from acute stress disorder to post-traumatic stress disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of response shift effects in the assessment of selfreported depression during treatment: insights from a rTMS versus Venlafaxine randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.117-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20008066.2023.2251250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214467v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No place in France for repetitive transcranial magnetic stimulation in the therapeutic armamentarium of treatment-resistant depression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Palm</w:t>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Emmanuel Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121, pp.110667. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.927-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011990v1</w:t>
+                <w:t xml:space="preserve">hal-04117482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should we be so radical as to overlook facts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Debbané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaomei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (1), pp.105300. </w:t>
@@ -2780,2129 +2780,2129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived Experiences of Suicide Bereavement within Families: A Qualitative Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chalancon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (20), pp.13070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013070⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011473v1</w:t>
+                <w:t xml:space="preserve">hal-03911421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported mental health symptoms, quality of life and coping strategies in French health sciences students during the early stage of the COVID-19 pandemic: An online survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.916640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953124v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between 13 Reasons Why and suicidal ideation and behaviors, mental health symptoms, and help-seeking behaviors in youths: An integrative systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bediou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207411.2022.2064176⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979023v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Wallon</w:t>
+                <w:t xml:space="preserve">Lived Experiences of Suicide Bereavement within Families: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Creuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796034v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Self-reported mental health symptoms, quality of life and coping strategies in French health sciences students during the early stage of the COVID-19 pandemic: An online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crandall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.607-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911421v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Sessions of 30 Min tDCS over 5 Days to Achieve Remission in Depression: A Randomized Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Moirand</w:t>
+                <w:t xml:space="preserve">The association between 13 Reasons Why and suicidal ideation and behaviors, mental health symptoms, and help-seeking behaviors in youths: An integrative systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Imbert</w:t>
+                <w:t xml:space="preserve">Julie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Robin Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Chesnoy</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Notredame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bediou</w:t>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.319-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11030782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207411.2022.2064176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581091v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The HIV cascade of care among serodiscordant couples in four high HIV prevalence settings in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Chihana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Garone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">South African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (8), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7196/SAMJ.2021.v111i8.15489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863094v1</w:t>
+                <w:t xml:space="preserve">hal-03608629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yiru Fang</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandgenèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768646v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV cascade of care among serodiscordant couples in four high HIV prevalence settings in sub-Saharan Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving to accelerated protocols of tDCS in schizophrenia: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (8), pp.768-776. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.822-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7196/SAMJ.2021.v111i8.15489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608629v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can seizure therapies and noninvasive brain stimulations prevent suicidality? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+                <w:t xml:space="preserve">Yiru Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e02144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911429v1</w:t>
+                <w:t xml:space="preserve">hal-04768646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gering</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Morgane Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.01.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.631614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979044v1</w:t>
+                <w:t xml:space="preserve">hal-04582800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Negative Self-Reference Level in Patients With Personality Disorders and Suicide Attempt(s) History During Biological Treatment for Major Depressive Disorder: Clinical Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-M. Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Péré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.631614. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (5), pp.484-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.631614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582800v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andriessen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.106583. </w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011479v1</w:t>
+                <w:t xml:space="preserve">hal-04011495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing clinical response characterization to frontotemporal transcranial direct current stimulation with electric field distribution in patients with schizophrenia and auditory hallucinations: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Mondino</w:t>
+                <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karl Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 271 (1), pp.85-92. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.106583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00406-020-01149-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011495v1</w:t>
+                <w:t xml:space="preserve">hal-04011479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bation</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863078v1</w:t>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Intermittent theta burst stimulation for negative symptoms of schizophrenia—A double-blind, sham-controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41537-021-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence After Stopping Maintenance Electroconvulsive Therapy : A Retrospective Case Series</w:t>
               </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,559 +5016,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
+                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Samalin</w:t>
+                <w:t xml:space="preserve">Olivier Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yrondi</w:t>
+                <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpeaud</w:t>
+                <w:t xml:space="preserve">Hans Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Genty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Blanc</w:t>
+                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.1077-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622430v1</w:t>
+                <w:t xml:space="preserve">hal-04768712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability, attitudes and knowledge towards Transcranial Magnetic Stimulation (TMS) among psychiatrists in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.106264 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658187v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived ethnic discrimination as a risk factor for psychotic symptoms: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
+                <w:t xml:space="preserve">Acceptability, attitudes and knowledge towards Transcranial Magnetic Stimulation (TMS) among psychiatrists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172000094X⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768712v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal behaviors and ideation during emerging viral disease outbreaks before the COVID-19 pandemic: A systematic rapid review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Adherence to treatment guidelines in clinical practice for using electroconvulsive therapy in major depressive episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Samuel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 141, pp.106264 -. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.318-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493048v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of craving studies in schizophrenia spectrum disorders</w:t>
               </w:r>
@@ -5580,64 +5580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie M. Achim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5682,645 +5682,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations pour une reprise progressive et contrôlée de l’électroconvulsivothérapie en France en période de levée du confinement et de pandémie COVID-19 liée au SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Wawer</w:t>
+                <w:t xml:space="preserve">R. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">N. Bukowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Floccard</w:t>
+                <w:t xml:space="preserve">O. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">R. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.S119 - S122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179684v1</w:t>
+                <w:t xml:space="preserve">hal-03490180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)” [Clin. Neurophysiol. 131 (2020) 474–528]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Aleman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Benninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131 (5), pp.1168-1169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting treatment response to 1Hz rTMS using early self-rated clinical changes in major depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bubrovszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Downar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.1603-1605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2020.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour une reprise progressive et contrôlée de l’électroconvulsivothérapie en France en période de levée du confinement et de pandémie COVID-19 liée au SARS-CoV-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Early Detection of Patients at Risk of Developing a Post-Traumatic Stress Disorder After an ICU Stay*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Wawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dumont</w:t>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bukowski</w:t>
+                <w:t xml:space="preserve">Bernard Floccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bonnot</w:t>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Auffret</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.S119 - S122. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (11), pp.1572-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490180v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS): An update (2014–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+                <w:t xml:space="preserve">André Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Aleman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Benninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131 (2), pp.474-528. </w:t>
@@ -6505,90 +6505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Much Do Benzodiazepines Matter for Electroconvulsive Therapy in Patients With Major Depression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysandre Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Galvao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (3), pp.184 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6616,1489 +6616,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suicide Prevention Interventions for Older People in Nursing Homes and Long-Term Care Facilities: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
+                <w:t xml:space="preserve">Nicolas Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Virginie Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0891988719892343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158774v1</w:t>
+                <w:t xml:space="preserve">hal-04479971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Prevention Interventions for Older People in Nursing Homes and Long-Term Care Facilities: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Depression Reappraisal and Treatment Effect: Will Response Shift Help Improve the Estimation of Treatment Efficacy in Trials for Mood Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gardette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Vanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (6), pp.307-315. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0891988719892343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479971v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience de deux CSAPA et enquête nationale sur la naloxone intranasale (Nalscue®) dans la prévention des overdoses aux opioïdes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation treatment for depressive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavy Lenglard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
+                <w:t xml:space="preserve">Anna-Katharine Brem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duvernay</w:t>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lack</w:t>
+                <w:t xml:space="preserve">Andre Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Filipčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.409-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488166v1</w:t>
+                <w:t xml:space="preserve">hal-03655662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484613v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marom Bikson</w:t>
+                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486525v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation treatment for depressive disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Damasceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03655662v1</w:t>
+                <w:t xml:space="preserve">hal-04768762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric and physical outcomes of long-term use of lithium in older adults with bipolar disorder and major depressive disorder: A cross-sectional multicenter study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour d’expérience de deux CSAPA et enquête nationale sur la naloxone intranasale (Nalscue®) dans la prévention des overdoses aux opioïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kibby Mcmahon</w:t>
+                <w:t xml:space="preserve">Flavy Lenglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+                <w:t xml:space="preserve">Nathalie Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.056⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.477 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800241v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Modulation of Corticospinal Excitability in Drug-Free Patients With Major Depressive Disorder: A Theta-Burst Stimulation Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Potential impact of bifrontal transcranial random noise stimulation (tRNS) on the semantic Stroop effect and its resting-state EEG correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00072⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768762v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Sham tDCS: A hidden source of variability? Reflections for further blinded, controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn Arns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.668 - 673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2018.12.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011471v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brevet-Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Guirette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160324v1</w:t>
+                <w:t xml:space="preserve">hal-03486194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three repeated sessions of transcranial random noise stimulation (tRNS) leads to long-term effects on reaction time in the Go/No Go task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Troubles de l’humeur : quand recourir à la stimulation magnétique transcrânienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Brunelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.27 - 32. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.625-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486194v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3rd European Conference on brain stimulation in psychiatry – From mechanism to medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8182,360 +8182,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attentional bias and response inhibition in severe obesity with food disinhibition: a study of P300 and N200 event-related potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambert-Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
+              <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-019-0360-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768731v1</w:t>
+                <w:t xml:space="preserve">hal-02195238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional bias and response inhibition in severe obesity with food disinhibition: a study of P300 and N200 event-related potential</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the French Version of the Auditory Hallucination Rating Scale in a Sample of Hallucinating Patients with Schizophrenia: Validation de la version française de l’échelle d’évaluation des hallucinations auditives dans un échantillon de patients souffrant de schizophrénie et ayant des hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (4), pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-019-0360-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0706743719895641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195238v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychiatric Neuromodulation Unit: Implementation and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,103 +8720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic minority position and migrant status as risk factors for psychotic symptoms in the general population: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Dealberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Zeroug-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (4), pp.545-558. </w:t>
@@ -8880,51 +8880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8982,1641 +8982,1771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of emergency department electronic medical records for automated epidemiological surveillance of suicide attempts: a French pilot study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Management of depression in patients with schizophrenia spectrum disorders: a critical review of international guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mpr.1522⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410085v1</w:t>
+                <w:t xml:space="preserve">hal-04952973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct-current stimulation (tDCS) for bipolar depression: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas H. Neufeld</w:t>
+                <w:t xml:space="preserve">Use of emergency department electronic medical records for automated epidemiological surveillance of suicide attempts: a French pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Tvardik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology &amp; Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.05.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.e1522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mpr.1522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547630v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the WHO and NIAAA criteria for binge drinking on drinking features and alcohol-related aftermaths: Results from a cross-sectional study among eight emergency wards in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Viallon</w:t>
+                <w:t xml:space="preserve">Transcranial direct-current stimulation (tDCS) for bipolar depression: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Russowsky Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas H. Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.01.034⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology &amp; Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Progress in Neuro-Psychopharmacology &amp; Biological Psychiatry, 78, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691045v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior pallidal deep brain stimulation for Tourette's syndrome: a randomised, double-blind, controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Guénot</w:t>
+                <w:t xml:space="preserve">Comparison between the WHO and NIAAA criteria for binge drinking on drinking features and alcohol-related aftermaths: Results from a cross-sectional study among eight emergency wards in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid De Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30160-6⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676328v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brault</w:t>
+                <w:t xml:space="preserve">Anterior pallidal deep brain stimulation for Tourette's syndrome: a randomised, double-blind, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.610 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30160-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658166v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
+                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.318-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440237v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fronto-Temporal Transcranial Direct Current Stimulation on Auditory Verbal Hallucinations and Resting-State Functional Connectivity of the Left Temporo-Parietal Junction in Patients With Schizophrenia</w:t>
+                <w:t xml:space="preserve">Anodal tDCS targeting the left temporo-parietal junction disrupts verbal reality-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbv114⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.478-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450509v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse insuffisante : définition et implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Effects of smoking status and MADRS retardation factor on response to low frequency repetitive transcranial magnetic stimulation for depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galvao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2016.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-7006(16)30017-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03658130v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réponse insuffisante : définition et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.05.021⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.1S31-1S38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-7006(16)30017-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183867v1</w:t>
+                <w:t xml:space="preserve">hal-03658130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jalenques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.855-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543302v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficacy and Safety of Low Frequency Repetitive Transcranial Magnetic Stimulation for Treatment-resistant Depression: The Results From a Large Multicenter French RCT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Szekely</w:t>
+                <w:t xml:space="preserve">Resting-state functional connectivity of the nucleus accumbens in auditory and visual hallucinations in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2014.07.040⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (1), pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04770175v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence-based guidelines on the therapeutic use of repetitive transcranial magnetic stimulation (rTMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125 (11), pp.2150-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antisaccades as a follow-up tool in major depressive disorder therapies: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Malsert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 200 (2-3), pp.1051-1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10626,118 +10756,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électroconvulsivothérapie : de l'historique à la pratique clinique : principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Szekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-2-35327-141-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10884,51 +11014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernardoff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Thellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000001119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bihan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291725102195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979031v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le H&#233;naff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Von Rohr-de Pree" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ambrosetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7334/psicothema2023.311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01410768231181252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Sulstarova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Creuz&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leaune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crandall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979023v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fender" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2022.2064176" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chihana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/SAMJ.2021.v111i8.15489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gering" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Geoffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.01.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658187v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaneac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogorzelec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490180v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bukowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gardette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719892343" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Lenglard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duvernay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.01.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filip&#269;i&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000533" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Joboory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Jammes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2902-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410085v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1522" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547630v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Russowsky Brunoni" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H. Neufeld" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.05.021" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R61B7981-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30017-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ayache" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.05.021" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05615381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnsa.2026.100539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bihan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Richa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Corruble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dechant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30255-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernardoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Thellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry d'Amato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000001119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saint-Amant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Paoletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/y4vpt_v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Greiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le H&#233;naff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Von Rohr-de Pree" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ambrosetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7334/psicothema2023.311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Haesebaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2023.103879" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noomane Bouaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berjamin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.01.070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Magnin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2251250" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.02.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04117482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debban&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01410768231181252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sab&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Sulstarova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaomei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hyde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105300" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moirand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chesnoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bediou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030782" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Creuz&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leaune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crandall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclerc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fender" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Notredame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2022.2064176" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chihana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ellman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poulet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Garone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7196/SAMJ.2021.v111i8.15489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.05.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2144" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04582800v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.631614" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gering" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Geoffray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.01.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-020-01149-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-021-00138-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cabelguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Szekely" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bardol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Oh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zeroug-Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172000094X" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493048v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Samuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106264" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaneac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haffen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ogorzelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.07.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Genty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.01.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie M. Achim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.05.046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bukowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auffret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.05.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aleman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benninger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.02.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768669v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bubrovszky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Downar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.10.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wawer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floccard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004551" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.11.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Wagner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sommer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Koops" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumberger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2020.1733080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Delamarre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/yct.0000000000000574" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gardette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988719892343" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158774v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Vanelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00420" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03655662v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharine Brem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Arns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brunoni" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filip&#269;i&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000533" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morlet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibby Mcmahon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768762v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Damasceno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00072" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Lenglard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duvernay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lack" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.01.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brevet-Aeby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.03.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.12.977" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486194v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02160324v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guirette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.01.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arns" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Brem" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195238v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert-Porcheron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0360-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768731v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743719895641" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gil-Jardine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Joboory" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Jammes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Ribereau-Gayon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2902-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Dealberto" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Luck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718002271" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440338v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27057-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952973v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12939" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410085v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1522" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02547630v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Nieto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Russowsky Brunoni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H. Neufeld" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.05.021" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R61B7981-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691045v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpentier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.01.034" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M4S2PZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676328v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Welter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Houeto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bataille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;not" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30160-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXQ4P9HS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450509v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv114" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.07.022" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658166v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galvao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szekely" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2016.04.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9V7LDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658130v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7006(16)30017-3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jalenques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.07.040" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKSGNPMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543302v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bordet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbu097" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183867v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ayache" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.05.021" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925892v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Malsert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.05.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQKLR9V1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953107v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>