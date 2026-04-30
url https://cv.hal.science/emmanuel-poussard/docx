--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -1247,51 +1247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71AC420C"/>
+    <w:nsid w:val="7980EC0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1E02B84"/>
+    <w:nsid w:val="88ADC896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>