--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -447,51 +447,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -602,139 +602,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la surcharge mentale à la construction de la santé psychique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-venir auprès de professionnels : Construire des espaces de dialogue et de réflexivité sur le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition des Entretiens Agronomiques Oliviers de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Agronomie, Jun 2024, Mirabel, France</w:t>
+              <w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292828v1</w:t>
+                <w:t xml:space="preserve">hal-05614793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la surcharge mentale à la construction de la santé psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème édition des Entretiens Agronomiques Oliviers de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Agronomie, Jun 2024, Mirabel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail hybride, collectif de travail et culture organisationnelle : le cas d’une entreprise de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Leygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,51 +887,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIIe Congrès de l'Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2023, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -816,51 +941,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du travail dans les pratiques agroécologiques. Une voie pour la reconnaissance de l’activité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -883,143 +1008,152 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Valléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.125-142, 2026, 978-2-7592-4211-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.125-142, 2026, 978-2-7592-4211-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4212-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II.2. Pratiques agroécologiques et santé psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mutations du rapport au travail dans le processus de modernisation agricole : Quelles impasses, quelles alternatives ? Interventions cliniques sur la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1029,78 +1163,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation collective du travail agricole et santé mentale. Penser ensemble le travail collectif pour plus de collectif de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,65 +1255,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Labrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1247,51 +1381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7980EC0D"/>
+    <w:nsid w:val="B0B25054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88ADC896"/>
+    <w:nsid w:val="C5E84684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1629,51 +1763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04871626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04871626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Spoljar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>