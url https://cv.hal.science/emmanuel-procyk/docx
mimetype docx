--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2126,295 +2126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03354461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The midcingulate cortex and temporal integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hopkins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">Matthieu Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Schapiro</w:t>
+                <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Catherine Mareno</w:t>
+                <w:t xml:space="preserve">Clément Goussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.2845-2854. </w:t>
+              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, What does Medial Frontal Cortex Signal During Behavior? Insights from Behavioral Neurophysiology, 158, pp.395 - 419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.irn.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364143v1</w:t>
+                <w:t xml:space="preserve">hal-03755027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The midcingulate cortex and temporal integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sarazin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delord</w:t>
+                <w:t xml:space="preserve">Steven Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goussi</w:t>
+                <w:t xml:space="preserve">Mary Catherine Mareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, What does Medial Frontal Cortex Signal During Behavior? Insights from Behavioral Neurophysiology, 158, pp.395 - 419. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.2845-2854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.irn.2020.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755027v1</w:t>
+                <w:t xml:space="preserve">hal-03364143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
               </w:r>
@@ -2547,77 +2547,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control of frontal metastability sets the temporal signature of cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,295 +2658,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive control of orofacial motor and vocal responses in the ventrolateral and dorsomedial human frontal cortex</w:t>
+                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kep Kee Loh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+                <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Neveu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William D Hopkins</w:t>
+                <w:t xml:space="preserve">Christopher I Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele A Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1916459117⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993056v1</w:t>
+                <w:t xml:space="preserve">hal-02993101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive control of orofacial motor and vocal responses in the ventrolateral and dorsomedial human frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles E Schroeder</w:t>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele A Basso</w:t>
+                <w:t xml:space="preserve">Rémi Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (9), pp.4994-5005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1916459117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993101v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
               </w:r>
@@ -3066,51 +3066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Milham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,291 +3562,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324077v1</w:t>
+                <w:t xml:space="preserve">hal-03013701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013701v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324081v1</w:t>
@@ -3932,51 +3932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,295 +4307,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal Markers and Cognitive Performance Are Dissociated during Progressive Dopamine Lesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+                <w:t xml:space="preserve">The Effects of Cognitive Control and Time on Frontal Beta Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic M Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R.E. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maïlys C.M. Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leviel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002576⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.1715-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhv006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02136898v1</w:t>
+                <w:t xml:space="preserve">hal-02358071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Cognitive Control and Time on Frontal Beta Oscillations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefrontal Markers and Cognitive Performance Are Dissociated during Progressive Dopamine Lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vezoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Vezoli</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys C M Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
+                <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.1715-1732. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.e1002576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhv006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358071v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02136898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
               </w:r>
@@ -5300,90 +5300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Warrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (5), pp.2217-2228. </w:t>
@@ -5550,77 +5550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Fifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Dehay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal Feedback-Related Potentials in Nonhuman Primates: Modulation during Learning and under Haloperidol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quilodran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,51 +7940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, resting-state fMRI and histological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8065,51 +8065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal network modulations by pathway-selective chemogenetics modify behaviour of monkeys in a spatial foraging task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8203,51 +8203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation and Cognitive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8630,51 +8630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8820,51 +8820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal beta burst properties are an index of motivation and apathy in a macaque model; of Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,51 +9049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,77 +9131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to learn about feedback, and about uncertain feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys C.M. Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9233,165 +9233,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969297v1</w:t>
+                <w:t xml:space="preserve">hal-04971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of foraging behavior in a naturalistic search task in macaque monkey: Behavioural description and LC/NA-MCC network modulation with pathway-specific chemogenetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9453,152 +9483,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary D Langford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971306v1</w:t>
+                <w:t xml:space="preserve">hal-04969297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
               </w:r>
@@ -9703,290 +9703,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local dynamics and distant interactions between medial and lateral prefrontal cortex during performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970437v1</w:t>
+                <w:t xml:space="preserve">hal-04970434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local dynamics and distant interactions between medial and lateral prefrontal cortex during performance monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsombor Ungvarszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergő Orbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970434v1</w:t>
+                <w:t xml:space="preserve">hal-04970437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, restingstate fMRI and histological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,51 +10080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Neural Net 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10175,51 +10175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10270,51 +10270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Biology of Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,51 +10365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11125,51 +11125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11318,77 +11318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local inhibitory control of frontal network metastability underlies the temporal signature of cognitive states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11888,51 +11888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COGNITIVE EFFORT MODULATES FRONTAL EFFECTIVE CONNECTIONS: A DYNAMIC CAUSAL MODELING STUDY ON MACAQUE MONKEYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12241,377 +12241,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the frontal cortex in solving the exploration-exploitation trade-off</w:t>
+                <w:t xml:space="preserve">A Computational Model of Integration between Reinforcement Learning and Task Monitoring in the Prefrontal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quilodran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th international conference on Simulation of Adaptive Behaviour 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.424-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553443v1</w:t>
+                <w:t xml:space="preserve">inserm-00548868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning model in probalistically rewarded task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the frontal cortex in solving the exploration-exploitation trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553440v1</w:t>
+                <w:t xml:space="preserve">hal-00553443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Model of Integration between Reinforcement Learning and Task Monitoring in the Prefrontal Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement learning model in probalistically rewarded task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on Simulation of Adaptive Behaviour 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.424-434</w:t>
+              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00548868v1</w:t>
+                <w:t xml:space="preserve">hal-00553440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12790,51 +12790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D655445C"/>
+    <w:nsid w:val="EF5194F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13021,51 +13021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-procyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159250374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3037-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabardes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1257579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0007-22.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wegner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Friston" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van de Steen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51628/001c.68433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2020.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lon&#269;ar-Turukalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Baji&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02141782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004967" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002576" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C.M. Faraut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Logiaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002222" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1016-11.2011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4943-09.2009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00256218v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Goldman-Rakic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2157-06.2006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantinidis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01738.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2K109D1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji L. Tanaka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/74880" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/120.10.1763" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Joseph" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(96)00049-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5SCW8D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gandaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goussi-Denjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Misery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungvarszki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;kely" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Orb&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary D Langford" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#233;meth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969297v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970434v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970432v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408434v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungv&#225;rszki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Orb&#225;n" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Friston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2019.96.00059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfram Gerstner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553440v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00548868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-procyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159250374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3037-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabardes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1257579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0007-22.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wegner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Friston" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van de Steen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51628/001c.68433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2020.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lon&#269;ar-Turukalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Baji&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02141782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004967" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C.M. Faraut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002576" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Logiaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002222" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1016-11.2011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4943-09.2009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00256218v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Goldman-Rakic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2157-06.2006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantinidis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01738.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2K109D1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji L. Tanaka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/74880" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/120.10.1763" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Joseph" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(96)00049-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5SCW8D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gandaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goussi-Denjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Misery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungvarszki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;kely" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Orb&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary D Langford" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#233;meth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970434v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970432v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408434v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungv&#225;rszki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Orb&#225;n" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Friston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2019.96.00059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfram Gerstner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00548868v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>