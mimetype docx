--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -523,523 +523,523 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Morel-Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 35 (22), pp.5618-5625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360035v1</w:t>
+                <w:t xml:space="preserve">hal-05360035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
+                <w:t xml:space="preserve">Contribution of the subthalamic nucleus to motor, cognitive and limbic processes: an electrophysiological and stimulation study in monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giacometti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dureux</w:t>
+                <w:t xml:space="preserve">Stephan Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Viñales</w:t>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
+                <w:t xml:space="preserve">Julien Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1257579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749607v1</w:t>
+                <w:t xml:space="preserve">hal-04749596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the subthalamic nucleus to motor, cognitive and limbic processes: an electrophysiological and stimulation study in monkeys</w:t>
+                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Chabardes</w:t>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dirheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fontanier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bastin</w:t>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1257579⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749596v1</w:t>
+                <w:t xml:space="preserve">hal-04671739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Viñales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ducret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671739v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Differential Weights of Motivational and Task Performance Measures on Medial and Lateral Frontal Neural Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,51 +1125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,64 +1864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,295 +2126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03354461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The midcingulate cortex and temporal integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sarazin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Delord</w:t>
+                <w:t xml:space="preserve">Steven Schapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goussi</w:t>
+                <w:t xml:space="preserve">Mary Catherine Mareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, What does Medial Frontal Cortex Signal During Behavior? Insights from Behavioral Neurophysiology, 158, pp.395 - 419. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.2845-2854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.irn.2020.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755027v1</w:t>
+                <w:t xml:space="preserve">hal-03364143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The midcingulate cortex and temporal integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hopkins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">Matthieu Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Schapiro</w:t>
+                <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Catherine Mareno</w:t>
+                <w:t xml:space="preserve">Clément Goussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.2845-2854. </w:t>
+              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, What does Medial Frontal Cortex Signal During Behavior? Insights from Behavioral Neurophysiology, 158, pp.395 - 419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.irn.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364143v1</w:t>
+                <w:t xml:space="preserve">hal-03755027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t>
               </w:r>
@@ -2534,90 +2534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control of frontal metastability sets the temporal signature of cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3060,278 +3060,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach to probabilistic characterisation of neural firing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Ai</w:t>
+                <w:t xml:space="preserve">Gorana Mijatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonhwang Koo</w:t>
+                <w:t xml:space="preserve">Tatjana Lončar-Turukalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Xu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dragana Bajić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 305, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326351v1</w:t>
+                <w:t xml:space="preserve">hal-02358065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to probabilistic characterisation of neural firing patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorana Mijatović</w:t>
+                <w:t xml:space="preserve">Lei Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Lončar-Turukalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+                <w:t xml:space="preserve">Bonhwang Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Bajić</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ting Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 305, pp.67-81. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358065v1</w:t>
+                <w:t xml:space="preserve">hal-02326351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t>
               </w:r>
@@ -3562,4223 +3562,3976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013701v1</w:t>
+                <w:t xml:space="preserve">hal-02324077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324077v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t>
+                <w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.32-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324081v1</w:t>
+                <w:t xml:space="preserve">hal-02324093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William D. Hopkins</w:t>
+                <w:t xml:space="preserve">Reservoir Computing Properties of Neural Dynamics in Prefrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.e1004967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324093v1</w:t>
+                <w:t xml:space="preserve">inserm-02141782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Computing Properties of Neural Dynamics in Prefrontal Cortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic M Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys C M Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.467-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02141782v1</w:t>
+                <w:t xml:space="preserve">hal-02358077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Prefrontal Markers and Cognitive Performance Are Dissociated during Progressive Dopamine Lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vezoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys C M Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Petrides</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.e1002576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358077v1</w:t>
+                <w:t xml:space="preserve">inserm-02136898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Cognitive Control and Time on Frontal Beta Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R.E. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys C.M. Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (4), pp.1715-1732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhv006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal Markers and Cognitive Performance Are Dissociated during Progressive Dopamine Lesion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leviel</w:t>
+                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02136898v1</w:t>
+                <w:t xml:space="preserve">hal-01383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific frontal neural dynamics contribute to decisions to check</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic M Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383991v1</w:t>
+                <w:t xml:space="preserve">hal-02358056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific frontal neural dynamics contribute to decisions to check</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Spike Coding of Behavioral Adaptation in the Dorsal Anterior Cingulate Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Logiaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Arleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (8), pp.e1002222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358056v1</w:t>
+                <w:t xml:space="preserve">hal-01224093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Spike Coding of Behavioral Adaptation in the Dorsal Anterior Cingulate Cortex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quilodran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Arleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.3197-3218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01224093v1</w:t>
+                <w:t xml:space="preserve">hal-01219972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Spike Coding of Behavioral Adaptation in the Dorsal Anterior Cingulate Cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Quilodran</w:t>
+                <w:t xml:space="preserve">Modulation of feedback-related negativity during trial-and-error exploration and encoding of behavioral shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Arleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002222⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2013.00209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064525v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Warrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Knoblauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), pp.2217-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2779-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219972v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of feedback-related negativity during trial-and-error exploration and encoding of behavioral shifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of feedback related activity in the rostral anterior cingulate cortex during trial and error exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2013.00209⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.1078-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749954v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination of High Gamma Activity in Anterior Cingulate and Lateral Prefrontal Cortical Areas during Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (5), pp.2217-2228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2779-12.2013⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 31 (31), pp.11110-11117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1016-11.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749951v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of feedback related activity in the rostral anterior cingulate cortex during trial and error exploration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vezoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Dehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04749942v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749921v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of High Gamma Activity in Anterior Cingulate and Lateral Prefrontal Cortical Areas during Adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+                <w:t xml:space="preserve">Frontal Feedback-Related Potentials in Nonhuman Primates: Modulation during Learning and under Haloperidol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 31 (31), pp.11110-11117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1016-11.2011⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 29 (50), pp.15675-15683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4943-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749927v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral shifts and action valuation in the anterior cingulate cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Enel</w:t>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (2), pp.314-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688931v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00906686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal Feedback-Related Potentials in Nonhuman Primates: Modulation during Learning and under Haloperidol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Expectations, gains, and losses in the anterior cingulate cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vezoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.327-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749916v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00256218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral shifts and action valuation in the anterior cingulate cortex.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of dorsolateral prefrontal delay activity during self-organized behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia S. Goldman-Rakic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.11.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.11313-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2157-06.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00906686v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations, gains, and losses in the anterior cingulate cortex.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Reward encoding in the monkey anterior cingulate cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1040-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhj046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00256218v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward encoding in the monkey anterior cingulate cortex.</w:t>
+                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhj046⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.3447-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04170.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132137v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of dorsolateral prefrontal delay activity during self-organized behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia S. Goldman-Rakic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21, pp.3447-3452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132158v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
+                <w:t xml:space="preserve">The primate working memory networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Constantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (4), pp.444-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04170.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132130v1</w:t>
+                <w:t xml:space="preserve">inserm-00906775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward</w:t>
+                <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131438v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primate working memory networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Constantinidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+                <w:t xml:space="preserve">Jacques Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00906775v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of serial order encoding in the monkey anterior cingulate sulcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (6), pp.1041-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0953-816x.2001.01738.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00332927v1</w:t>
+                <w:t xml:space="preserve">hal-04749902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of serial order encoding in the monkey anterior cingulate sulcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.1041-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00332519v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of serial order encoding in the monkey anterior cingulate sulcus.</w:t>
+                <w:t xml:space="preserve">The effects of sequence structure and reward schedule on serial reaction time learning in the monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (3), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0926-6410(00)00002-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132258v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of serial order encoding in the monkey anterior cingulate sulcus</w:t>
+                <w:t xml:space="preserve">Anterior cingulate activity during routine and non-routine sequential behaviors in macaques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Joseph</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji L. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0953-816x.2001.01738.x⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (5), pp.502-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/74880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04749902v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior cingulate activity during routine and non-routine sequential behaviors in macaques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji L. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3 (5), pp.502-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/74880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132133v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior cingulate activity during routine and non-routine sequential behaviors in macaques.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain activity during observation of actions. Influence of action content and subject's strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Perani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/74880⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 120 (10), pp.1763-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/120.10.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131425v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02462958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sequence structure and reward schedule on serial reaction time learning in the monkey</w:t>
+                <w:t xml:space="preserve">Spatial reasoning in the monkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Joseph</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9 (3), pp.239-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0926-6410(00)00002-1⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 5 (1-2), pp.131-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0926-6410(96)00049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7788,203 +7541,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-specific chemogenetic modulation of noradrenergic input to cingulate cortex in macaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gandaux</w:t>
+                <w:t xml:space="preserve">M Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sallet</w:t>
+                <w:t xml:space="preserve">C Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Biology of Decision Making SBDM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, resting-state fMRI and histological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,1977 +7769,1977 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal network modulations by pathway-selective chemogenetics modify behaviour of monkeys in a spatial foraging task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Morel-Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foraging Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurophysiological basis of learning to learn in macaque monkeys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsombor Ungvarszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergő Orbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Cosyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969210v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral determinants of network dynamics and strategy switching in monkey frontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Ungvarszki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Székely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergő Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foraging conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The neurophysiological basis of learning to learn in macaque monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosyne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">FENS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970440v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurophysiological basis of learning to learn in macaque monkeys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsombor Ungvarszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergő Orbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Cognitive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969235v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsombor Ungvarszki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergő Orbán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Motivational and Cognitive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969348v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurophysiological basis of learning in naive macaque monkeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Ducret</w:t>
+                <w:t xml:space="preserve">Local dynamics and distant interactions between medial and lateral prefrontal cortex during performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969300v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal beta burst properties are an index of motivation and apathy in a macaque model; of Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The neurophysiological basis of learning to learn in macaque monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation and Cognitive Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969229v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of functional connectivity between midcingulate and lateral prefrontal cortex during performance monitoring in monkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+                <w:t xml:space="preserve">The neurophysiological basis of learning in naive macaque monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivational and Cognitive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970439v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal triggers of neural state transitions in monkey frontal cortex during flexible behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Delord</w:t>
+                <w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970433v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to learn about feedback, and about uncertain feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Frontal beta burst properties are an index of motivation and apathy in a macaque model; of Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maïlys C.M. Faraut</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Brain Conference: Structuring Knowledge for Flexible Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rungstedgaard, Denmark</w:t>
+              <w:t xml:space="preserve">Motivation and Cognitive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969220v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specificities of functional connectivity between midcingulate and lateral prefrontal cortex during performance monitoring in monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Motivational and Cognitive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971306v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of foraging behavior in a naturalistic search task in macaque monkey: Behavioural description and LC/NA-MCC network modulation with pathway-specific chemogenetic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal triggers of neural state transitions in monkey frontal cortex during flexible behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Cognitive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969286v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary D Langford</w:t>
+                <w:t xml:space="preserve">Learning to learn about feedback, and about uncertain feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys C.M. Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">FENS Brain Conference: Structuring Knowledge for Flexible Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rungstedgaard, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969297v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+                <w:t xml:space="preserve">Description of foraging behavior in a naturalistic search task in macaque monkey: Behavioural description and LC/NA-MCC network modulation with pathway-specific chemogenetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Morel-Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Misery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivational and Cognitive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Motivation and Cognitive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970438v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local dynamics and distant interactions between medial and lateral prefrontal cortex during performance monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+                <w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970434v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Di Volo</w:t>
+                <w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970437v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, restingstate fMRI and histological validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,483 +9771,483 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ViMaMo 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Neural Net 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a burst? How to systematically detect single trial oscillatory dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary D Langford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Biology of Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of pathway specific DREADDs in macaque monkeys: behavioral and histological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of neural dynamics between midcingulate and lateral prefrontal cortex during adaptive behaviour: simultaneous linear recordings in monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10510,277 +10263,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg (100% virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional signatures and intrinsic timescales of single unit types in the midcingulate and lateral prefrontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell types and local circuitry on intrinsic timescales in the midcingulate and lateral prefrontal cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The causal role of midcingulate cortex in the regulation of decisions to check.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,832 +10548,714 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural dynamics reveal foraging-like computations in the frontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Ungvárszki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goussi-Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Székely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergo Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Di Volo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational control is implemented by a cingulo-prefrontal pathway</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Frontal oscillatory beta bursts have rhythmically distinct regimes with differing functional relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary D Langford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R E Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960709v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal oscillatory beta bursts have rhythmically distinct regimes with differing functional relevance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary D Langford</w:t>
+                <w:t xml:space="preserve">Local inhibitory control of frontal network metastability underlies the temporal signature of cognitive states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic M Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801747v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giacometti</w:t>
+                <w:t xml:space="preserve">D Autran-Clavagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dureux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inhibitory control of frontal network metastability underlies the temporal signature of cognitive states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Confidence Judgments using Reviews in Human and Monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic M Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094565v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Confidence Judgments using Reviews in Human and Monkeys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les primates non-humains et la recherche biomédicale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Aron Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Balansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11630,51 +11265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midcingulate somatomotor and autonomic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11690,168 +11325,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology, Cingulate cortex, Vol 166 (3rd series), B.A. Vogt (Editor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medial prefrontal cortex and the adaptive regulation of reinforcement learning parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Brain Research. Decision Making Neural and Behavioural Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-62604-2.00022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11861,868 +11496,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COGNITIVE EFFORT MODULATES FRONTAL EFFECTIVE CONNECTIONS: A DYNAMIC CAUSAL MODELING STUDY ON MACAQUE MONKEYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R E Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl J Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Marinazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th National Congress of the Belgian Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/conf.fnins.2019.96.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Effort Modulates Frontal Effective Connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Marinazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computational Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of a decision-making process by spatiotemporal spike patterns decoding: evidence from spike-train metrics analysis and spiking neural network modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Logiaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfram Gerstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Procyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Arleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, paris, France. pp.P10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Model of Integration between Reinforcement Learning and Task Monitoring in the Prefrontal Cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforcement learning model in probalistically rewarded task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on Simulation of Adaptive Behaviour 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.424-434</w:t>
+              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00548868v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the frontal cortex in solving the exploration-exploitation trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quilodran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dominey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning model in probalistically rewarded task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computational Model of Integration between Reinforcement Learning and Task Monitoring in the Prefrontal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Quilodran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Enel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Dominey</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th international conference on Simulation of Adaptive Behaviour 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.424-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553440v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00548868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPRENTISSAGE ET RESOLUTION DE PROBLEMES SEQUENTIELS CHEZ LE SINGE RHESUS : Etude comportementale et enregistrements unitaires dans les aires oculomotrices frontales et le cortex cingulaire antérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Procyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Claude Bernard - Lyon I, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00202241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12790,51 +12425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF5194F1"/>
+    <w:nsid w:val="F9CEB580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13021,51 +12656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-procyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159250374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3037-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabardes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1257579" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0007-22.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wegner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Friston" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van de Steen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51628/001c.68433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2020.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lon&#269;ar-Turukalo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Baji&#263;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324081v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02141782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004967" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C.M. Faraut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002576" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11990" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Logiaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002222" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00209" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1016-11.2011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4943-09.2009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00256218v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Goldman-Rakic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2157-06.2006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantinidis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01738.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2K109D1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji L. Tanaka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/74880" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462958v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/120.10.1763" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Joseph" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(96)00049-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5SCW8D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136191v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gandaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goussi-Denjean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Misery" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971315v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungvarszki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;kely" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Orb&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary D Langford" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#233;meth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969220v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970434v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970432v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970428v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408434v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungv&#225;rszki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Orb&#225;n" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Friston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2019.96.00059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfram Gerstner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00548868v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553443v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553440v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-procyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159250374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3037-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1257579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0007-22.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wegner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Friston" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van de Steen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51628/001c.68433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2020.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lon&#269;ar-Turukalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Baji&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.05.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02141782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C.M. Faraut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Logiaco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002222" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00209" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1016-11.2011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749916v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4943-09.2009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00256218v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Goldman-Rakic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2157-06.2006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantinidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01738.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2K109D1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji L. Tanaka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/74880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131425v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/120.10.1763" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Joseph" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(96)00049-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5SCW8D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gandaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goussi-Denjean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Misery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971315v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungvarszki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;kely" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Orb&#225;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970437v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Godet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary D Langford" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#233;meth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969408v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969389v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungv&#225;rszki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Orb&#225;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079519v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969361v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Friston" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2019.96.00059" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfram Gerstner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553443v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00548868v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>