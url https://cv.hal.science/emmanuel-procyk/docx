--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,12370 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12319 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Procyk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7486-4993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">159250374</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ptPCo34AAAAJ&hl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-3037-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-human primates in biomedical research: ethics, challenges and advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15p9j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prefrontal operculum, a human-specific hub for the cognitive control of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dirheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.1731. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-09110-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivational control is implemented by a cingulo-prefrontal network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Morel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (22), pp.5618-5625. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the subthalamic nucleus to motor, cognitive and limbic processes: an electrophysiological and stimulation study in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Chabardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2024.1257579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medial to lateral frontal functional connectivity mapping reveals the organization of cingulate cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dirheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (8), pp.bhae322. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhae322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential functional organization of amygdala-medial prefrontal cortex networks in macaque and human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Viñales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-05918-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Differential Weights of Motivational and Task Performance Measures on Medial and Lateral Frontal Neural Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (23), pp.4329-4340. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0007-22.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal effective connectivity increases with task demands and time on task: a Dynamic Causal Model of electrocorticogram in macaque monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Friston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurons, Behavior, Data analysis, and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51628/001c.68433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to claims of emergent intelligence and sentience in a dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuat Balci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suliann Ben Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (5), pp.604-605. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2023.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of variability in the sulci that define the inferior frontal gyrus in the chimpanzee ( &amp;lt;i&amp;gt;Pan troglodytes&amp;lt;/i&amp;gt; ) brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trisanna Sprung‐much</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Biological Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179 (1), pp.31 - 47. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.24590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioSimia, France CNRS network for nonhuman primate biomedical research in infectiology, immunology, and neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100051. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crneur.2022.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Cognitive Impairments Reversed by Grafts of Neural Precursors: a Longitudinal Study in a Macaque Model of Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwamivi Dzahini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R.E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (10), pp.2103827. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (18), pp.4050-4067. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhab465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalising planning and information search in naturalistic decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunt Lt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Maclaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Mugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (8), pp.1051-1064. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-021-00866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03354461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal Morphology in Cingulate Cortex is Associated with Voluntary Oro-Facial Motor Control and Gestural Communication in Chimpanzees ( Pan troglodytes )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Schapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Catherine Mareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.2845-2854. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaa392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The midcingulate cortex and temporal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, What does Medial Frontal Cortex Signal During Behavior? Insights from Behavioral Neurophysiology, 158, pp.395 - 419. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.irn.2020.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging evolution of the primate brain: the next frontier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua H Balsters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.117685. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory control of frontal metastability sets the temporal signature of cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.63795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher I Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margulies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele A Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive control of orofacial motor and vocal responses in the ventrolateral and dorsomedial human frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (9), pp.4994-5005. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1916459117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Meguerditchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Resource for Non-human Primate Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Milham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonhwang Koo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100 (1), pp.61-74.e2. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to probabilistic characterisation of neural firing patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorana Mijatović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Lončar-Turukalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragana Bajić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.67-81. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward activations and face fields in monkey cingulate motor areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guipponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wardak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (3), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive coordination of working-memory and reinforcement learning in non-human primates performing a trial-and-error problem solving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 355, pp.76-89. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostro-Caudal Organization of Connectivity between Cingulate Motor Areas and Lateral Frontal Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.753. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2017.00753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of cingulate sulcal organization and link with cognitive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32088-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive control of vocalizations in the primate ventrolateral-dorsomedial frontal (VLF-DMF) brain network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kep Kee Loh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.32-44. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Computing Properties of Neural Dynamics in Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.e1004967. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02141782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Markers and Cognitive Performance Are Dissociated during Progressive Dopamine Lesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys C M Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (11), pp.e1002576. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1002576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02136898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midcingulate Motor Map and Feedback Detection: Converging Data from Humans and Monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys C M Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.467-76. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Cognitive Control and Time on Frontal Beta Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R.E. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys C.M. Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.1715-1732. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhv006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena G. Wutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Faillenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borís Burle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific frontal neural dynamics contribute to decisions to check</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11990. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Spike Coding of Behavioral Adaptation in the Dorsal Anterior Cingulate Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Logiaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (8), pp.e1002222. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1002222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Regulation and the Modulation of Information Coding in the Lateral Prefrontal and Cingulate Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.3197-3218. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of feedback-related negativity during trial-and-error exploration and encoding of behavioral shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2013.00209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location of Feedback-Related Activity in the Midcingulate Cortex Is Predicted by Local Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Warrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Knoblauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (5), pp.2217-2228. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2779-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of feedback related activity in the rostral anterior cingulate cortex during trial and error exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (3), pp.1078-1090. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of High Gamma Activity in Anterior Cingulate and Lateral Prefrontal Cortical Areas during Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (31), pp.11110-11117. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1016-11.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Presymptomatic and Long-Term Changes of Rest Activity Cycles and Cognitive Behavior in a MPTP-Monkey Model of Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Fifel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Dehay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23952. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot cognitive control with a neurophysiologically inspired reinforcement learning model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2011.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal Feedback-Related Potentials in Nonhuman Primates: Modulation during Learning and under Haloperidol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (50), pp.15675-15683. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.4943-09.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral shifts and action valuation in the anterior cingulate cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (2), pp.314-25. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuron.2007.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00906686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations, gains, and losses in the anterior cingulate cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vezoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.327-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00256218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of dorsolateral prefrontal delay activity during self-organized behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia S. Goldman-Rakic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.11313-23. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2157-06.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward encoding in the monkey anterior cingulate cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.1040-55. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhj046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.3447-52. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04170.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anterior cingulate error-related activity is modulated by predicted reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.3447-3452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The primate working memory networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (4), pp.444-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00906775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward anticipation, cognition, and electrodermal activity in the conditioned monkey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 149 (3), pp.267-75. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-002-1353-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of serial order encoding in the monkey anterior cingulate sulcus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (6), pp.1041-1046. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0953-816x.2001.01738.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of serial order encoding in the monkey anterior cingulate sulcus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.1041-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sequence structure and reward schedule on serial reaction time learning in the monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0926-6410(00)00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anterior cingulate activity during routine and non-routine sequential behaviors in macaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji L. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (5), pp.502-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/74880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00132133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anterior cingulate activity during routine and non-routine sequential behaviors in macaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji L. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (5), pp.502-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/74880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain activity during observation of actions. Influence of action content and subject's strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grèzes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Perani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 120 (10), pp.1763-1777. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/120.10.1763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02462958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial reasoning in the monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (1-2), pp.131-135. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0926-6410(96)00049-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-specific chemogenetic modulation of noradrenergic input to cingulate cortex in macaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Biology of Decision Making SBDM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, resting-state fMRI and histological validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurophysiological basis of learning to learn in macaque monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral determinants of network dynamics and strategy switching in monkey frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsombor Ungvarszki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Székely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergő Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsombor Ungvarszki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Székely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergő Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Di Volo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosyne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal network modulations by pathway-selective chemogenetics modify behaviour of monkeys in a spatial foraging task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Morel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsombor Ungvarszki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Székely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergő Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Di Volo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivational and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral determinants of neural network dynamics and strategy switching in monkey frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsombor Ungvarszki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Székely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergő Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Di Volo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local dynamics and distant interactions between medial and lateral prefrontal cortex during performance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurophysiological basis of learning to learn in macaque monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment reward structure shapes exploration and strategy in humans and non-human primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neurophysiological basis of learning in naive macaque monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of functional connectivity between midcingulate and lateral prefrontal cortex during performance monitoring in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivational and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal triggers of neural state transitions in monkey frontal cortex during flexible behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal beta burst properties are an index of motivation and apathy in a macaque model; of Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary D Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to learn about feedback, and about uncertain feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys C.M. Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Brain Conference: Structuring Knowledge for Flexible Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rungstedgaard, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network modulation by pathway specific chemogenetics in frontal cortex of macaque monkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary D Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of foraging behavior in a naturalistic search task in macaque monkey: Behavioural description and LC/NA-MCC network modulation with pathway-specific chemogenetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Morel-Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Cognitive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCC-DLPFC network modulation by pathway-specific DREADDs in macaque monkeys: behavioral, restingstate fMRI and histological validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ViMaMo 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary D Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Neural Net 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a burst? Transient beta band phenomena in single-trial frontal oscillatory dynamics have different properties depending on the burst detection method used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary D Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a burst? How to systematically detect single trial oscillatory dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary D Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Biology of Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of pathway specific DREADDs in macaque monkeys: behavioral and histological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of neural dynamics between midcingulate and lateral prefrontal cortex during adaptive behaviour: simultaneous linear recordings in monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional signatures and intrinsic timescales of single unit types in the midcingulate and lateral prefrontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell types and local circuitry on intrinsic timescales in the midcingulate and lateral prefrontal cortex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The causal role of midcingulate cortex in the regulation of decisions to check.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dynamics reveal foraging-like computations in the frontal cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsombor Ungvárszki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goussi-Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Székely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Orbán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Di Volo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal oscillatory beta bursts have rhythmically distinct regimes with differing functional relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary D Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local inhibitory control of frontal network metastability underlies the temporal signature of cognitive states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal cortical functional connectivity is impacted by anaesthesia in macaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giacometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Autran-Clavagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les primates non-humains et la recherche biomédicale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ancé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Aron Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Balansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Confidence Judgments using Reviews in Human and Monkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midcingulate somatomotor and autonomic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Amiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Clinical Neurology, Cingulate cortex, Vol 166 (3rd series), B.A. Vogt (Editor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medial prefrontal cortex and the adaptive regulation of reinforcement learning parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Brain Research. Decision Making Neural and Behavioural Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-62604-2.00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGNITIVE EFFORT MODULATES FRONTAL EFFECTIVE CONNECTIONS: A DYNAMIC CAUSAL MODELING STUDY ON MACAQUE MONKEYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles R E Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl J Friston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Marinazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th National Congress of the Belgian Society for Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fnins.2019.96.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Effort Modulates Frontal Effective Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Friston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Marinazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of a decision-making process by spatiotemporal spike patterns decoding: evidence from spike-train metrics analysis and spiking neural network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Logiaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulfram Gerstner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, paris, France. pp.P10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00842292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the frontal cortex in solving the exploration-exploitation trade-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning model in probalistically rewarded task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Model of Integration between Reinforcement Learning and Task Monitoring in the Prefrontal Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Quilodran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Enel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ford Dominey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on Simulation of Adaptive Behaviour 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France. pp.424-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00548868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE ET RESOLUTION DE PROBLEMES SEQUENTIELS CHEZ LE SINGE RHESUS : Etude comportementale et enregistrements unitaires dans les aires oculomotrices frontales et le cortex cingulaire antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Procyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Claude Bernard - Lyon I, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00202241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12425,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9CEB580"/>
+    <w:nsid w:val="6CE1FA15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12656,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-procyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159250374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3037-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1257579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0007-22.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wegner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Friston" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van de Steen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51628/001c.68433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436232v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103827" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2020.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lon&#269;ar-Turukalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Baji&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.05.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02141782v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002576" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358071v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C.M. Faraut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358056v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Logiaco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002222" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00209" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1016-11.2011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749916v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4943-09.2009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00256218v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Goldman-Rakic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2157-06.2006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantinidis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749902v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01738.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2K109D1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132258v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji L. Tanaka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/74880" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131425v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/120.10.1763" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Joseph" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(96)00049-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5SCW8D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136191v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gandaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goussi-Denjean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Misery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971315v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungvarszki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;kely" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Orb&#225;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970437v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969229v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Godet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary D Langford" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#233;meth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969297v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969408v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969389v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408434v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungv&#225;rszki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Orb&#225;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079519v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969361v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Friston" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2019.96.00059" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfram Gerstner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553443v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00548868v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-procyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7486-4993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159250374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ptPCo34AAAAJ&amp;hl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3037-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Saleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Procyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15p9j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lazzaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dirheimer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09110-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360035v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Morel-Latour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.10.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Chabardes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bastin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1257579" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dureux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vi&#241;ales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05918-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi-Denjean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic M Stoll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0007-22.2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Wegner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wilson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Friston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van de Steen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51628/001c.68433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuat Balci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brochier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2023.02.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisanna Sprung&#8208;much" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Amiez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24590" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436232v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwamivi Dzahini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fifel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R.E. Wilson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103827" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhab465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03354461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunt Lt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Maclaver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mugan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-021-00866-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Schapiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Catherine Mareno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sarazin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2020.12.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Friedrich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Forkel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua H Balsters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117685" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63795" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Neveu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1916459117" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonhwang Koo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2018.08.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Lon&#269;ar-Turukalo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Baji&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.05.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64XR8R7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cl&#233;ry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viejo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.09.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00753" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R E Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32088-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.12.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ2LP98K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02141782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quilodran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004967" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vezoli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C M Faraut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002576" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu213" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys C.M. Faraut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Knoblauch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11990" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Logiaco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002222" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dominey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu114" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00209" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Warrot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2779-12.2013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7QDVK60-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roth&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1016-11.2011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kennedy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023952" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688931v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lall&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2011.00001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4943-09.2009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.11.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00256218v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joseph" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S. Goldman-Rakic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2157-06.2006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132137v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04170.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906775v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Constantinidis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332927v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Honor&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1353-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7PW8TD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01738.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2K109D1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(00)00002-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DDKP18G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji L. Tanaka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/74880" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131425v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/120.10.1763" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Joseph" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(96)00049-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST5SCW8D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gandaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sallet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goussi-Denjean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Misery" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971286v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970442v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungvarszki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;kely" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Orb&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Di Volo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970438v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970434v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969235v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Alavi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hamed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik N&#233;meth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Godet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary D Langford" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969286v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969408v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970802v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lavigne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kremer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970432v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408434v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Ungv&#225;rszki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Orb&#225;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094565v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364145v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giacometti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dureux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Autran-Clavagnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755028v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anc&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Aron Badin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balansard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079519v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628829v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-62604-2.00022-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J Friston" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fnins.2019.96.00059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842292v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfram Gerstner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553440v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00548868v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>