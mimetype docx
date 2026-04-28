--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Promayon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8934-6793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122021150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6872-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Image Stitching Algorithms for Multi-Camera Systems in Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the transfer of skills acquired on a prostate biopsy simulator: a prospective, randomized, controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surgical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsurg.2020.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based training for prostate biopsies: towards the validation of the Biopsym simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minimally Invasive Therapy and Allied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13645706.2019.1653926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid 2D–3D ultrasound registration for navigated prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1736-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos A Mountris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Valeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa5d3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Mesh Approach in Morphogenesis Modelling: the Example of Gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.427 - 446. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-016-9301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.453-458. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Elastic Properties of the Facial Soft Tissues Using an Aspiration Device: Towards Patient Specific Characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-014-1098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.312-314. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Balance Disorders during a Daily Living Movement in Obese: Can Biomechanical Factors Explain Everything?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e60491. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-diffusion domains in reaction-diffusion morphogenetic & epidemiologic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mintsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.1250028. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127412500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D biomechanical model to improve a light aspiration device for in vivo soft tissue characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (S1), pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity impact on the attentional cost for controlling posture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14387. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo measurement of human brain elasticity using a light aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Echo-Planar MR Imaging of the Diaphragm for a 3D Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Craighero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.742-748. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-004-2482-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity assessment of software-driven medical technologies: a quantitative score derived from a quality standard for the research phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sidney, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10341142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Random Regression Forests for Automatic, Multi-Organ Localization in CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad N Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-2D ultrasound feature-based registration for navigated prostate biopsy: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia y Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.4109 - 4112, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Eye Calibration of a Robot -UltraSound Probe System without any 3D Localizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference EMBC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the fetal head for interactive childbirth simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2014 Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Ultrasound Image Deformation for Realistic Prostate Biopsy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium in Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France. pp.122 - 130, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation initiale d'un environnement virtuel d'apprentissage des biopsies prostatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107e Congrès français d'urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1030, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2013.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual reality simulator combining a learning environment and clinical case database for image-guided prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Computer-Based Medical Systems, CBMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2013.6627785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMVR'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Image Processing of Constriction and Proliferation in the Gastrulation Process of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Tayyab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshops of Int Advanced Information Networking and Applications (WAINA) Conf 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.473--477, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General architecture of a genetic regulatory network. Applications to embryologic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henrion-Caude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL 2011, Eleventh European Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: a Light Aspiration device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Biomedical Simulation ISBMS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Phoenix (AZ), United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: A Light Aspiration Device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Simulation: 5th International Symposium, ISBMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined graft-elongation maps from in vivo kinematics data for knee laxity assessment during navigated ACL reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaweski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Orthopaedic Surgery, CAOS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4298-4301, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D discrete model of the diaphragm and human trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lung Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France. pp.66-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Adhesive: a Way to Handle Sticky Collisions in Surgical and Biological Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"VRIPHYS07", Fourth Eurographics Workshop in Virtual Reality Interactions and PHYsical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dublin, Ireland. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys07/011-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and analytic reconstruction methods for dynamic tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clackdoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.726-30, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physically-Based Model for Cell Plasticity and Motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques, JOBIM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the linear elastic properties of the face soft tissues using an aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Based Deformations Constrained in Displacements and Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum (Proc. of Eurographics '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poitiers, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les cellules comme des objets déformables 3D couplant biomécanique et chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, N. and Stéphanou, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu : modes de représentation en biologie théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, pp.133-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.243-256, 2012, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK: a Modular Framework Integrating Visualization, Image Processing and Biomechanical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Keraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.323-354, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 5.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles physiques discrets pour le vivant (Modéliser et simuler les phénomènes biologiques et les gestes médico-chirurgicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Promayon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8934-6793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122021150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6872-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Image Stitching Algorithms for Multi-Camera Systems in Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the transfer of skills acquired on a prostate biopsy simulator: a prospective, randomized, controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surgical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsurg.2020.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based training for prostate biopsies: towards the validation of the Biopsym simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minimally Invasive Therapy and Allied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13645706.2019.1653926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid 2D–3D ultrasound registration for navigated prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1736-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos A Mountris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Valeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa5d3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Mesh Approach in Morphogenesis Modelling: the Example of Gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.427 - 446. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-016-9301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Elastic Properties of the Facial Soft Tissues Using an Aspiration Device: Towards Patient Specific Characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-014-1098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.453-458. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.312-314. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Balance Disorders during a Daily Living Movement in Obese: Can Biomechanical Factors Explain Everything?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e60491. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-diffusion domains in reaction-diffusion morphogenetic & epidemiologic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mintsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.1250028. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127412500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D biomechanical model to improve a light aspiration device for in vivo soft tissue characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (S1), pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity impact on the attentional cost for controlling posture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14387. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo measurement of human brain elasticity using a light aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Echo-Planar MR Imaging of the Diaphragm for a 3D Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Craighero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.742-748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-004-2482-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity assessment of software-driven medical technologies: a quantitative score derived from a quality standard for the research phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sidney, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10341142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Random Regression Forests for Automatic, Multi-Organ Localization in CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad N Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-2D ultrasound feature-based registration for navigated prostate biopsy: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia y Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.4109 - 4112, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Eye Calibration of a Robot -UltraSound Probe System without any 3D Localizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference EMBC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the fetal head for interactive childbirth simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2014 Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Ultrasound Image Deformation for Realistic Prostate Biopsy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium in Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France. pp.122 - 130, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation initiale d'un environnement virtuel d'apprentissage des biopsies prostatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107e Congrès français d'urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1030, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2013.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual reality simulator combining a learning environment and clinical case database for image-guided prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Computer-Based Medical Systems, CBMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2013.6627785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMVR'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General architecture of a genetic regulatory network. Applications to embryologic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henrion-Caude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL 2011, Eleventh European Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Image Processing of Constriction and Proliferation in the Gastrulation Process of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Tayyab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshops of Int Advanced Information Networking and Applications (WAINA) Conf 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.473--477, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: A Light Aspiration Device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Simulation: 5th International Symposium, ISBMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined graft-elongation maps from in vivo kinematics data for knee laxity assessment during navigated ACL reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaweski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Orthopaedic Surgery, CAOS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: a Light Aspiration device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Biomedical Simulation ISBMS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Phoenix (AZ), United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4298-4301, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D discrete model of the diaphragm and human trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lung Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France. pp.66-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Adhesive: a Way to Handle Sticky Collisions in Surgical and Biological Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"VRIPHYS07", Fourth Eurographics Workshop in Virtual Reality Interactions and PHYsical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dublin, Ireland. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys07/011-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and analytic reconstruction methods for dynamic tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clackdoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.726-30, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physically-Based Model for Cell Plasticity and Motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques, JOBIM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the linear elastic properties of the face soft tissues using an aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Based Deformations Constrained in Displacements and Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum (Proc. of Eurographics '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poitiers, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les cellules comme des objets déformables 3D couplant biomécanique et chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, N. and Stéphanou, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu : modes de représentation en biologie théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, pp.133-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK: a Modular Framework Integrating Visualization, Image Processing and Biomechanical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Keraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.323-354, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.243-256, 2012, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 6.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Batthacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:c862cbd903d999b3b52ef11079f7f0a1aefc3298;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/CamiTK/CamiTK;visit=swh:1:snp:6c113c16a7957bfceef67bfa51400d34ae206da3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 5.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles physiques discrets pour le vivant (Modéliser et simuler les phénomènes biologiques et les gestes médico-chirurgicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7306DA17"/>
+    <w:nsid w:val="8E876BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-promayon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8934-6793" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122021150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6872-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lontos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9301-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060491" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Lontos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mintsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014387" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Craighero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coulomb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-004-2482-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10341142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N Samarakoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N Promayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.152" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaweski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys07/011-020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mennessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352393" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491749v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-promayon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8934-6793" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122021150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6872-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lontos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9301-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Lontos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mintsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014387" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Craighero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coulomb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-004-2482-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10341142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N Samarakoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N Promayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaweski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys07/011-020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mennessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352393" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Batthacharjee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:c862cbd903d999b3b52ef11079f7f0a1aefc3298;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/CamiTK/CamiTK;visit=swh:1:snp:6c113c16a7957bfceef67bfa51400d34ae206da3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>