--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Promayon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8934-6793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122021150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6872-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Image Stitching Algorithms for Multi-Camera Systems in Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the transfer of skills acquired on a prostate biopsy simulator: a prospective, randomized, controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surgical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsurg.2020.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based training for prostate biopsies: towards the validation of the Biopsym simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minimally Invasive Therapy and Allied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13645706.2019.1653926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid 2D–3D ultrasound registration for navigated prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1736-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos A Mountris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Valeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa5d3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Mesh Approach in Morphogenesis Modelling: the Example of Gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.427 - 446. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-016-9301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Elastic Properties of the Facial Soft Tissues Using an Aspiration Device: Towards Patient Specific Characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-014-1098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.453-458. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.312-314. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Balance Disorders during a Daily Living Movement in Obese: Can Biomechanical Factors Explain Everything?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e60491. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-diffusion domains in reaction-diffusion morphogenetic & epidemiologic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mintsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.1250028. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127412500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D biomechanical model to improve a light aspiration device for in vivo soft tissue characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (S1), pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity impact on the attentional cost for controlling posture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14387. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo measurement of human brain elasticity using a light aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Echo-Planar MR Imaging of the Diaphragm for a 3D Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Craighero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.742-748. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-004-2482-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity assessment of software-driven medical technologies: a quantitative score derived from a quality standard for the research phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sidney, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10341142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Random Regression Forests for Automatic, Multi-Organ Localization in CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad N Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-2D ultrasound feature-based registration for navigated prostate biopsy: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia y Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.4109 - 4112, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Eye Calibration of a Robot -UltraSound Probe System without any 3D Localizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference EMBC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the fetal head for interactive childbirth simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2014 Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Ultrasound Image Deformation for Realistic Prostate Biopsy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium in Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France. pp.122 - 130, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation initiale d'un environnement virtuel d'apprentissage des biopsies prostatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107e Congrès français d'urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1030, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2013.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual reality simulator combining a learning environment and clinical case database for image-guided prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Computer-Based Medical Systems, CBMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2013.6627785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMVR'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General architecture of a genetic regulatory network. Applications to embryologic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henrion-Caude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL 2011, Eleventh European Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Image Processing of Constriction and Proliferation in the Gastrulation Process of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Tayyab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshops of Int Advanced Information Networking and Applications (WAINA) Conf 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.473--477, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: A Light Aspiration Device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Simulation: 5th International Symposium, ISBMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined graft-elongation maps from in vivo kinematics data for knee laxity assessment during navigated ACL reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaweski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Orthopaedic Surgery, CAOS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: a Light Aspiration device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Biomedical Simulation ISBMS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Phoenix (AZ), United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4298-4301, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D discrete model of the diaphragm and human trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lung Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France. pp.66-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Adhesive: a Way to Handle Sticky Collisions in Surgical and Biological Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"VRIPHYS07", Fourth Eurographics Workshop in Virtual Reality Interactions and PHYsical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dublin, Ireland. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys07/011-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and analytic reconstruction methods for dynamic tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clackdoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.726-30, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physically-Based Model for Cell Plasticity and Motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques, JOBIM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the linear elastic properties of the face soft tissues using an aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Based Deformations Constrained in Displacements and Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum (Proc. of Eurographics '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poitiers, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les cellules comme des objets déformables 3D couplant biomécanique et chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, N. and Stéphanou, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu : modes de représentation en biologie théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, pp.133-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK: a Modular Framework Integrating Visualization, Image Processing and Biomechanical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Keraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.323-354, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.243-256, 2012, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 6.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Batthacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:c862cbd903d999b3b52ef11079f7f0a1aefc3298;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/CamiTK/CamiTK;visit=swh:1:snp:6c113c16a7957bfceef67bfa51400d34ae206da3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 5.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles physiques discrets pour le vivant (Modéliser et simuler les phénomènes biologiques et les gestes médico-chirurgicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Promayon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8934-6793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122021150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6ge5uxoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6872-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Image Stitching Algorithms for Multi-Camera Systems in Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating the transfer of skills acquired on a prostate biopsy simulator: a prospective, randomized, controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surgical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.953-960. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsurg.2020.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based training for prostate biopsies: towards the validation of the Biopsym simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minimally Invasive Therapy and Allied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (6), pp.359-365. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13645706.2019.1653926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid 2D–3D ultrasound registration for navigated prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-018-1736-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos A Mountris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Valeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa5d3a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Mesh Approach in Morphogenesis Modelling: the Example of Gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (4), pp.427 - 446. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-016-9301-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Vitrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Silvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Elastic Properties of the Facial Soft Tissues Using an Aspiration Device: Towards Patient Specific Characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-014-1098-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (4), pp.453-458. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell finite element model for interactive fetal head deformation during childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.312-314. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of Balance Disorders during a Daily Living Movement in Obese: Can Biomechanical Factors Explain Everything?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e60491. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-diffusion domains in reaction-diffusion morphogenetic & epidemiologic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mintsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (2), pp.1250028. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127412500289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D biomechanical model to improve a light aspiration device for in vivo soft tissue characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (S1), pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity impact on the attentional cost for controlling posture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mignardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e14387. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo measurement of human brain elasticity using a light aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (4), pp.673-678. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Berkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Echo-Planar MR Imaging of the Diaphragm for a 3D Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Craighero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (4), pp.742-748. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-004-2482-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically realistic interactive simulation for biological soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturity assessment of software-driven medical technologies: a quantitative score derived from a quality standard for the research phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Haberbusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sidney, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10341142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Random Regression Forests for Automatic, Multi-Organ Localization in CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasad N Samarakoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Fouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging ISBI'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-2D ultrasound feature-based registration for navigated prostate biopsy: A feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia y Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, FL, United States. pp.4109 - 4112, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand-Eye Calibration of a Robot -UltraSound Probe System without any 3D Localizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference EMBC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the fetal head for interactive childbirth simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA 2014 Computer-Assisted Medical Interventions: scientific problems, tools and clinical applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Ultrasound Image Deformation for Realistic Prostate Biopsy Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium in Biomedical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France. pp.122 - 130, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation initiale d'un environnement virtuel d'apprentissage des biopsies prostatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">107e Congrès français d'urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.1030, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2013.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual reality simulator combining a learning environment and clinical case database for image-guided prostate biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Yuki Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vadcard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Computer-Based Medical Systems, CBMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.179-184, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMS.2013.6627785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Framework for Evaluation and Comparison of Soft Tissue Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMVR'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Newport Beach, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General architecture of a genetic regulatory network. Applications to embryologic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Henrion-Caude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAL 2011, Eleventh European Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Image Processing of Constriction and Proliferation in the Gastrulation Process of Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Tayyab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Lontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Demongeot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Workshops of Int Advanced Information Networking and Applications (WAINA) Conf 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.473--477, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAINA.2011.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: A Light Aspiration Device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Simulation: 5th International Symposium, ISBMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.1--10, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined graft-elongation maps from in vivo kinematics data for knee laxity assessment during navigated ACL reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaweski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Orthopaedic Surgery, CAOS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTIC: a Light Aspiration device for in vivo Soft TIssue Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Biomedical Simulation ISBMS10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Phoenix (AZ), United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11615-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light sterilizable pipette device for the in vivo estimation of human soft tissues constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2008 - 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.4298-4301, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4650160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D discrete model of the diaphragm and human trunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lung Modelling"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, France. pp.66-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Adhesive: a Way to Handle Sticky Collisions in Surgical and Biological Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"VRIPHYS07", Fourth Eurographics Workshop in Virtual Reality Interactions and PHYsical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dublin, Ireland. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys07/011-020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic and analytic reconstruction methods for dynamic tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clackdoyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mennessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.726-30, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marecaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physically-Based Model for Cell Plasticity and Motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques, JOBIM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Visual Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lake Tahoe, Nevada, United States. pp. 175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the linear elastic properties of the face soft tissues using an aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands. pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically Based Deformations Constrained in Displacements and Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum (Proc. of Eurographics '96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Poitiers, France. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les cellules comme des objets déformables 3D couplant biomécanique et chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glade, N. and Stéphanou, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant discret et continu : modes de représentation en biologie théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Matériologiques, pp.133-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK: a Modular Framework Integrating Visualization, Image Processing and Biomechanical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Keraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.323-354, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.243-256, 2012, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 6.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Batthacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:c862cbd903d999b3b52ef11079f7f0a1aefc3298;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/CamiTK/CamiTK;visit=swh:1:snp:6c113c16a7957bfceef67bfa51400d34ae206da3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamiTK version 5.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manik Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles physiques discrets pour le vivant (Modéliser et simuler les phénomènes biologiques et les gestes médico-chirurgicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Joseph-Fourier - Grenoble I, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00356302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E876BB2"/>
+    <w:nsid w:val="F193C521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-promayon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8934-6793" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122021150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6872-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lontos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9301-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Lontos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mintsa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014387" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Craighero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coulomb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-004-2482-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10341142" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498629v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N Samarakoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N Promayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaweski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys07/011-020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mennessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352393" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Batthacharjee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:c862cbd903d999b3b52ef11079f7f0a1aefc3298;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/CamiTK/CamiTK;visit=swh:1:snp:6c113c16a7957bfceef67bfa51400d34ae206da3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-promayon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8934-6793" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122021150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6ge5uxoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6872-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03586852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Haberbusch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demongeot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lontos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9301-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-014-1098-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815928" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060491" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Lontos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mintsa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500289" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schiavone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chassat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.04.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Craighero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baconnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coulomb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-004-2482-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nesme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10341142" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N Samarakoon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N Promayon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2011.152" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11615-5_1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaweski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4650160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys07/011-020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clackdoyle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mennessier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Keraval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_118" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Batthacharjee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:c862cbd903d999b3b52ef11079f7f0a1aefc3298;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/CamiTK/CamiTK;visit=swh:1:snp:6c113c16a7957bfceef67bfa51400d34ae206da3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Bhattacharjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rel:58083b2bc4a1e10202d63793e99bf5e893829cff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>