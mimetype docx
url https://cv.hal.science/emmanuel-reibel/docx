--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Reibel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique comme corps : la métaphore de la dissection dans la critique (1820-1850) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace métacritique pour une discipline en construction : les comptes rendus de livres du Bulletin de la Société française de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.409-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre histoire anecdotique et littérature : le genre des « petits mystères » de l’Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écrire l’histoire du théâtre. L’historiographie des institutions lyriques françaises (1780-1914), 8, http://tristan.u-bourgogne.fr/CGC/publications/historiographie_institutions_lyriques_francaises/Emmanuel_Reibel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'opéra au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'op\'era aujourd'hui (1051-1052), pp.6--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la `modernité' au temps de Berlioz ? Approche terminologique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Modernité française au temps de Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reicha dramaturge : de Natalie à Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Reicha, compositeur et théoricien: actes du Colloque international tenu à Paris du 18 au 20 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zurich, France. pp.421--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guérimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Empire : Soundscapes, Aesthetics and Performance between Ancien Régime and Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quintette à vent, des origines à la floraison du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métronome au gramophone : musique et révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach : les 'Suites' en partage. Conversations avec Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guihen Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premières loges, 2022, Via Appia, 978-2-84385-385-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Berlioz 1869-2019 (150 ans de passions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 978-2-919046-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma / sous la direction de Aude Ameille, Pascal Lécroart, Timothée Picard ... [et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Ameille; Pascal Lécroart; Timothée Picard. Presses universitaires de Rennes, 493 p.-XIX p de pl., 2017, 978-2-7535-5205-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le &amp;quot;Dictionnaire de musique&amp;quot; de Rousseau: des Lumières au romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reibel, Emmanuel. Vrin, 2016, 978-2-7116-2662-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2016, 978-2-213-70045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy : Compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VRIN, pp.198, 2014, MusicologieS, Malou Haine et Michel Duchesneau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy: compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MusicologieS, Malou Haine; Michel Duchesneau, 978-2-7116-2484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la musique est devenue &amp;quot;romantique&amp;quot;: de Rousseau à Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2013, 978-2-213-67849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical soundscape of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Reibel et F. Gon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of Empire. Soundscapes, Aesthetics and Performance between Ancien Régime and Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz, les expositions parisiennes et la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Reynaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz et Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse on Music and The Postwar Transition. The case of France after the Franco-Prussian Conflict of 1870-1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Fléchet; Martin Guerpin; Philippe Glumpowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Postwar Transition in the 19th and 20th Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghan Books, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la notion d'opéra français dans la création du début du XXIe siècle&amp;quot; ; &amp;quot;Michèle Reverdy&amp;quot; ; &amp;quot;Philippe Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français de la Belle Epoque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 978-2-213-70991-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdi et Wagner à travers la presse parisienne (1861-1881) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi/Wagner : images croisées, 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uthal face à l’ossianisme musical »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dratwicki et É. Jardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fer et les Fleurs : Étienne-Nicolas Méhul (1763-1817), Arles, Actes Sud / Palazzetto Bru Zane, 2017, p. 203-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques musicaux au XIXe siècle : approche prosopographique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinson, Guillaume and Thérenty, Marie-Eve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journalistes : identités et modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » [à la partie ‘Intermédialités. Littérature comparée et musique’]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Tomiche (éd.), Le Comparatisme comme approche critique. Tome 2 : littérature, arts, sciences humaines et sociales, Paris, Garnier, 2017, p. 251-259.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Cinématographique’ et ‘opératique’ : imaginaires croisés sous les feux de la critique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Ameille, P. Lécroart, T. Picard et E. Reibel (dir.), Opéra et Cinéma, Rennes, PUR, 2017, p. 421-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comparatisme comme approche critique. Tome 2, Littérature, arts, sciences humaines et sociales / sous la direction de Anne Tomiche ; avec la collaboration de Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.] = Comparative literature as a critical approach. Literature, the arts, and the social sciences / edited by Anne Tomiche ; with the editorial collaboration of Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.251-259, 2017, 978-2-406-06525-8. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06527-2.p.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Michèle Reverdy : Biogramm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDG (Komponisten der Gegenwart), 58. Nachlieferung, April 2017, p. 1-10, A-N, I-IV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rossignol éperdu, entre journal intime et recueil de poèmes : pour une analyse du paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2015, 978-2-330-04803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'opéra français au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzolle, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900: contextes, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73--84, 2015, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folklore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura musica : la métamorphose romantique d'une ancienne métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Marie-Pauline and Savettieri, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique face au système des arts ou les vissicitudes de l'imitation au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.161--170, 2013, 978-2-7116-2528-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ballo in maschera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut pour les écrits de compositeurs ? Éléments pour une réflexion méthodologique à partir de l'exemple de Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchesneau, Michel and Dufour, Valérie and Benoit-Otis, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs: une autorité en questions, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.117--132, 2013, 978-2-7116-2468-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une généalogie lexicale du romantisme musical en France : quelques strates terminologiques autour de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bara, Olivier and Ramaut, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogies du romantisme musical français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.19--31, 2012, 978-2-7116-2371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt face aux mots &amp;quot;romantique&amp;quot; et &amp;quot;romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haine, Malou and Dufetel, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liszt et la France: musique, culture et société dans l'Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135--148, 2012, 978-2-7116-2369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Carrières entre presse et opéra au XIXe siècle : du mélange des genres au conflit d’intérêts»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Olivier Bara et Marie-Ève Thérenty (dir.), Presse et opéra aux XVIIIe et XIXe siècles, Nouveaux protocoles de la critique à Paris et en province, mis à jour le : 28/02/2018, URL : http://www.medias19.org/index.php?id=23962.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Composers' Writings [Dictéco]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://dicteco.huma-num.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greif. Parcours de l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Reibel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique comme corps : la métaphore de la dissection dans la critique (1820-1850) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace métacritique pour une discipline en construction : les comptes rendus de livres du Bulletin de la Société française de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.409-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre histoire anecdotique et littérature : le genre des « petits mystères » de l’Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écrire l’histoire du théâtre. L’historiographie des institutions lyriques françaises (1780-1914), 8, http://tristan.u-bourgogne.fr/CGC/publications/historiographie_institutions_lyriques_francaises/Emmanuel_Reibel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'opéra au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'op\'era aujourd'hui (1051-1052), pp.6--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reicha dramaturge : de Natalie à Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Reicha, compositeur et théoricien: actes du Colloque international tenu à Paris du 18 au 20 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zurich, France. pp.421--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la `modernité' au temps de Berlioz ? Approche terminologique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Modernité française au temps de Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guérimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quintette à vent, des origines à la floraison du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Empire : Soundscapes, Aesthetics and Performance between Ancien Régime and Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métronome au gramophone : musique et révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach : les 'Suites' en partage. Conversations avec Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guihen Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premières loges, 2022, Via Appia, 978-2-84385-385-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Berlioz 1869-2019 (150 ans de passions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 978-2-919046-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma / sous la direction de Aude Ameille, Pascal Lécroart, Timothée Picard ... [et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Ameille; Pascal Lécroart; Timothée Picard. Presses universitaires de Rennes, 493 p.-XIX p de pl., 2017, 978-2-7535-5205-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le &amp;quot;Dictionnaire de musique&amp;quot; de Rousseau: des Lumières au romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reibel, Emmanuel. Vrin, 2016, 978-2-7116-2662-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2016, 978-2-213-70045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy : Compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VRIN, pp.198, 2014, MusicologieS, Malou Haine et Michel Duchesneau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy: compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MusicologieS, Malou Haine; Michel Duchesneau, 978-2-7116-2484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la musique est devenue &amp;quot;romantique&amp;quot;: de Rousseau à Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2013, 978-2-213-67849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical soundscape of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Reibel et F. Gon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of Empire. Soundscapes, Aesthetics and Performance between Ancien Régime and Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz, les expositions parisiennes et la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Reynaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz et Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse on Music and The Postwar Transition. The case of France after the Franco-Prussian Conflict of 1870-1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Fléchet; Martin Guerpin; Philippe Glumpowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Postwar Transition in the 19th and 20th Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghan Books, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la notion d'opéra français dans la création du début du XXIe siècle&amp;quot; ; &amp;quot;Michèle Reverdy&amp;quot; ; &amp;quot;Philippe Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français de la Belle Epoque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 978-2-213-70991-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdi et Wagner à travers la presse parisienne (1861-1881) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi/Wagner : images croisées, 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uthal face à l’ossianisme musical »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dratwicki et É. Jardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fer et les Fleurs : Étienne-Nicolas Méhul (1763-1817), Arles, Actes Sud / Palazzetto Bru Zane, 2017, p. 203-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques musicaux au XIXe siècle : approche prosopographique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinson, Guillaume and Thérenty, Marie-Eve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journalistes : identités et modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » [à la partie ‘Intermédialités. Littérature comparée et musique’]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Tomiche (éd.), Le Comparatisme comme approche critique. Tome 2 : littérature, arts, sciences humaines et sociales, Paris, Garnier, 2017, p. 251-259.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Cinématographique’ et ‘opératique’ : imaginaires croisés sous les feux de la critique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Ameille, P. Lécroart, T. Picard et E. Reibel (dir.), Opéra et Cinéma, Rennes, PUR, 2017, p. 421-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comparatisme comme approche critique. Tome 2, Littérature, arts, sciences humaines et sociales / sous la direction de Anne Tomiche ; avec la collaboration de Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.] = Comparative literature as a critical approach. Literature, the arts, and the social sciences / edited by Anne Tomiche ; with the editorial collaboration of Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.251-259, 2017, 978-2-406-06525-8. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06527-2.p.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Michèle Reverdy : Biogramm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDG (Komponisten der Gegenwart), 58. Nachlieferung, April 2017, p. 1-10, A-N, I-IV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rossignol éperdu, entre journal intime et recueil de poèmes : pour une analyse du paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2015, 978-2-330-04803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'opéra français au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzolle, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900: contextes, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73--84, 2015, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura musica : la métamorphose romantique d'une ancienne métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Marie-Pauline and Savettieri, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique face au système des arts ou les vissicitudes de l'imitation au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.161--170, 2013, 978-2-7116-2528-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folklore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ballo in maschera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut pour les écrits de compositeurs ? Éléments pour une réflexion méthodologique à partir de l'exemple de Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchesneau, Michel and Dufour, Valérie and Benoit-Otis, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs: une autorité en questions, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.117--132, 2013, 978-2-7116-2468-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une généalogie lexicale du romantisme musical en France : quelques strates terminologiques autour de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bara, Olivier and Ramaut, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogies du romantisme musical français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.19--31, 2012, 978-2-7116-2371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt face aux mots &amp;quot;romantique&amp;quot; et &amp;quot;romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haine, Malou and Dufetel, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liszt et la France: musique, culture et société dans l'Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135--148, 2012, 978-2-7116-2369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Carrières entre presse et opéra au XIXe siècle : du mélange des genres au conflit d’intérêts»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Olivier Bara et Marie-Ève Thérenty (dir.), Presse et opéra aux XVIIIe et XIXe siècles, Nouveaux protocoles de la critique à Paris et en province, mis à jour le : 28/02/2018, URL : http://www.medias19.org/index.php?id=23962.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Composers' Writings [Dictéco]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://dicteco.huma-num.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greif. Parcours de l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01663604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611710v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gu&#233;rimand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Touz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guihen Queyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01593743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711624843/michele-reverdy-compositrice-intranquille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02469311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01663604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gu&#233;rimand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Touz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guihen Queyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01593743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711624843/michele-reverdy-compositrice-intranquille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02469311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>