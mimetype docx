--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Reibel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique comme corps : la métaphore de la dissection dans la critique (1820-1850) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace métacritique pour une discipline en construction : les comptes rendus de livres du Bulletin de la Société française de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.409-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre histoire anecdotique et littérature : le genre des « petits mystères » de l’Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écrire l’histoire du théâtre. L’historiographie des institutions lyriques françaises (1780-1914), 8, http://tristan.u-bourgogne.fr/CGC/publications/historiographie_institutions_lyriques_francaises/Emmanuel_Reibel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'opéra au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'op\'era aujourd'hui (1051-1052), pp.6--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reicha dramaturge : de Natalie à Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Reicha, compositeur et théoricien: actes du Colloque international tenu à Paris du 18 au 20 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zurich, France. pp.421--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la `modernité' au temps de Berlioz ? Approche terminologique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Modernité française au temps de Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guérimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quintette à vent, des origines à la floraison du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Empire : Soundscapes, Aesthetics and Performance between Ancien Régime and Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métronome au gramophone : musique et révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach : les 'Suites' en partage. Conversations avec Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guihen Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premières loges, 2022, Via Appia, 978-2-84385-385-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Berlioz 1869-2019 (150 ans de passions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 978-2-919046-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma / sous la direction de Aude Ameille, Pascal Lécroart, Timothée Picard ... [et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Ameille; Pascal Lécroart; Timothée Picard. Presses universitaires de Rennes, 493 p.-XIX p de pl., 2017, 978-2-7535-5205-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le &amp;quot;Dictionnaire de musique&amp;quot; de Rousseau: des Lumières au romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reibel, Emmanuel. Vrin, 2016, 978-2-7116-2662-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2016, 978-2-213-70045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy : Compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VRIN, pp.198, 2014, MusicologieS, Malou Haine et Michel Duchesneau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy: compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MusicologieS, Malou Haine; Michel Duchesneau, 978-2-7116-2484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la musique est devenue &amp;quot;romantique&amp;quot;: de Rousseau à Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2013, 978-2-213-67849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical soundscape of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Reibel et F. Gon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of Empire. Soundscapes, Aesthetics and Performance between Ancien Régime and Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz, les expositions parisiennes et la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Reynaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz et Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse on Music and The Postwar Transition. The case of France after the Franco-Prussian Conflict of 1870-1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Fléchet; Martin Guerpin; Philippe Glumpowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Postwar Transition in the 19th and 20th Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghan Books, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la notion d'opéra français dans la création du début du XXIe siècle&amp;quot; ; &amp;quot;Michèle Reverdy&amp;quot; ; &amp;quot;Philippe Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français de la Belle Epoque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 978-2-213-70991-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdi et Wagner à travers la presse parisienne (1861-1881) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi/Wagner : images croisées, 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uthal face à l’ossianisme musical »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dratwicki et É. Jardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fer et les Fleurs : Étienne-Nicolas Méhul (1763-1817), Arles, Actes Sud / Palazzetto Bru Zane, 2017, p. 203-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques musicaux au XIXe siècle : approche prosopographique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinson, Guillaume and Thérenty, Marie-Eve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journalistes : identités et modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » [à la partie ‘Intermédialités. Littérature comparée et musique’]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Tomiche (éd.), Le Comparatisme comme approche critique. Tome 2 : littérature, arts, sciences humaines et sociales, Paris, Garnier, 2017, p. 251-259.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Cinématographique’ et ‘opératique’ : imaginaires croisés sous les feux de la critique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Ameille, P. Lécroart, T. Picard et E. Reibel (dir.), Opéra et Cinéma, Rennes, PUR, 2017, p. 421-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comparatisme comme approche critique. Tome 2, Littérature, arts, sciences humaines et sociales / sous la direction de Anne Tomiche ; avec la collaboration de Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.] = Comparative literature as a critical approach. Literature, the arts, and the social sciences / edited by Anne Tomiche ; with the editorial collaboration of Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.251-259, 2017, 978-2-406-06525-8. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06527-2.p.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Michèle Reverdy : Biogramm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDG (Komponisten der Gegenwart), 58. Nachlieferung, April 2017, p. 1-10, A-N, I-IV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rossignol éperdu, entre journal intime et recueil de poèmes : pour une analyse du paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2015, 978-2-330-04803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'opéra français au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzolle, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900: contextes, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73--84, 2015, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura musica : la métamorphose romantique d'une ancienne métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Marie-Pauline and Savettieri, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique face au système des arts ou les vissicitudes de l'imitation au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.161--170, 2013, 978-2-7116-2528-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folklore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ballo in maschera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut pour les écrits de compositeurs ? Éléments pour une réflexion méthodologique à partir de l'exemple de Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchesneau, Michel and Dufour, Valérie and Benoit-Otis, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs: une autorité en questions, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.117--132, 2013, 978-2-7116-2468-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une généalogie lexicale du romantisme musical en France : quelques strates terminologiques autour de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bara, Olivier and Ramaut, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogies du romantisme musical français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.19--31, 2012, 978-2-7116-2371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt face aux mots &amp;quot;romantique&amp;quot; et &amp;quot;romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haine, Malou and Dufetel, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liszt et la France: musique, culture et société dans l'Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135--148, 2012, 978-2-7116-2369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Carrières entre presse et opéra au XIXe siècle : du mélange des genres au conflit d’intérêts»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Olivier Bara et Marie-Ève Thérenty (dir.), Presse et opéra aux XVIIIe et XIXe siècles, Nouveaux protocoles de la critique à Paris et en province, mis à jour le : 28/02/2018, URL : http://www.medias19.org/index.php?id=23962.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Composers' Writings [Dictéco]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://dicteco.huma-num.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greif. Parcours de l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Reibel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique comme corps : la métaphore de la dissection dans la critique (1820-1850) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace métacritique pour une discipline en construction : les comptes rendus de livres du Bulletin de la Société française de musicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (2), pp.409-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre histoire anecdotique et littérature : le genre des « petits mystères » de l’Opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Écrire l’histoire du théâtre. L’historiographie des institutions lyriques françaises (1780-1914), 8, http://tristan.u-bourgogne.fr/CGC/publications/historiographie_institutions_lyriques_francaises/Emmanuel_Reibel.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'opéra au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'op\'era aujourd'hui (1051-1052), pp.6--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art lyrique et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la `modernité' au temps de Berlioz ? Approche terminologique et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Modernité française au temps de Berlioz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reicha dramaturge : de Natalie à Sapho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Reicha, compositeur et théoricien: actes du Colloque international tenu à Paris du 18 au 20 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zurich, France. pp.421--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guérimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quintette à vent, des origines à la floraison du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Touzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symétrie, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sound of Empire : Soundscapes, Aesthetics and Performance between Ancien Régime and Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Gon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métronome au gramophone : musique et révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach : les 'Suites' en partage. Conversations avec Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guihen Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premières loges, 2022, Via Appia, 978-2-84385-385-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Berlioz 1869-2019 (150 ans de passions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ramaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Aedam Musicae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 356 p., 2019, 978-2-919046-68-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et cinéma / sous la direction de Aude Ameille, Pascal Lécroart, Timothée Picard ... [et al.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lécroart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Ameille; Pascal Lécroart; Timothée Picard. Presses universitaires de Rennes, 493 p.-XIX p de pl., 2017, 978-2-7535-5205-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur le &amp;quot;Dictionnaire de musique&amp;quot; de Rousseau: des Lumières au romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reibel, Emmanuel. Vrin, 2016, 978-2-7116-2662-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2016, 978-2-213-70045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy : Compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VRIN, pp.198, 2014, MusicologieS, Malou Haine et Michel Duchesneau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Reverdy: compositrice intranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, MusicologieS, Malou Haine; Michel Duchesneau, 978-2-7116-2484-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la musique est devenue &amp;quot;romantique&amp;quot;: de Rousseau à Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fayard, 2013, 978-2-213-67849-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical soundscape of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Reibel et F. Gon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of Empire. Soundscapes, Aesthetics and Performance between Ancien Régime and Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlioz, les expositions parisiennes et la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Reynaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlioz et Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse on Music and The Postwar Transition. The case of France after the Franco-Prussian Conflict of 1870-1871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anaïs Fléchet; Martin Guerpin; Philippe Glumpowicz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Postwar Transition in the 19th and 20th Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berghan Books, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de la notion d'opéra français dans la création du début du XXIe siècle&amp;quot; ; &amp;quot;Michèle Reverdy&amp;quot; ; &amp;quot;Philippe Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français de la Belle Epoque au monde globalisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2022, 978-2-213-70991-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdi et Wagner à travers la presse parisienne (1861-1881) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verdi/Wagner : images croisées, 1813-2013. Musique, histoire des idées, littérature et arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques musicaux au XIXe siècle : approche prosopographique et statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pinson, Guillaume and Thérenty, Marie-Eve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journalistes : identités et modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uthal face à l’ossianisme musical »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dratwicki et É. Jardin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Fer et les Fleurs : Étienne-Nicolas Méhul (1763-1817), Arles, Actes Sud / Palazzetto Bru Zane, 2017, p. 203-225.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » [à la partie ‘Intermédialités. Littérature comparée et musique’]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anne Tomiche (éd.), Le Comparatisme comme approche critique. Tome 2 : littérature, arts, sciences humaines et sociales, Paris, Garnier, 2017, p. 251-259.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Cinématographique’ et ‘opératique’ : imaginaires croisés sous les feux de la critique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A. Ameille, P. Lécroart, T. Picard et E. Reibel (dir.), Opéra et Cinéma, Rennes, PUR, 2017, p. 421-435.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comparatisme comme approche critique. Tome 2, Littérature, arts, sciences humaines et sociales / sous la direction de Anne Tomiche ; avec la collaboration de Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.] = Comparative literature as a critical approach. Literature, the arts, and the social sciences / edited by Anne Tomiche ; with the editorial collaboration of Kelly Morckel, Pauline Macadré, Léa Lebourg-Leportier.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.251-259, 2017, 978-2-406-06525-8. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06527-2.p.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Michèle Reverdy : Biogramm »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDG (Komponisten der Gegenwart), 58. Nachlieferung, April 2017, p. 1-10, A-N, I-IV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rossignol éperdu, entre journal intime et recueil de poèmes : pour une analyse du paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, 2015, 978-2-330-04803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'opéra français au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzolle, Cécile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création lyrique en France depuis 1900: contextes, livrets, marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73--84, 2015, 978-2-7535-4172-6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.79044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura musica : la métamorphose romantique d'une ancienne métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Marie-Pauline and Savettieri, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique face au système des arts ou les vissicitudes de l'imitation au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.161--170, 2013, 978-2-7116-2528-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folklore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ballo in maschera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand opéra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel statut pour les écrits de compositeurs ? Éléments pour une réflexion méthodologique à partir de l'exemple de Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duchesneau, Michel and Dufour, Valérie and Benoit-Otis, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs: une autorité en questions, XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.117--132, 2013, 978-2-7116-2468-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dermoncourt, Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Verdi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2013, 978-2-221-11545-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt face aux mots &amp;quot;romantique&amp;quot; et &amp;quot;romantisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haine, Malou and Dufetel, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liszt et la France: musique, culture et société dans l'Europe du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135--148, 2012, 978-2-7116-2369-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une généalogie lexicale du romantisme musical en France : quelques strates terminologiques autour de 1830</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bara, Olivier and Ramaut, Alban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généalogies du romantisme musical français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.19--31, 2012, 978-2-7116-2371-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Carrières entre presse et opéra au XIXe siècle : du mélange des genres au conflit d’intérêts»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Olivier Bara et Marie-Ève Thérenty (dir.), Presse et opéra aux XVIIIe et XIXe siècles, Nouveaux protocoles de la critique à Paris et en province, mis à jour le : 28/02/2018, URL : http://www.medias19.org/index.php?id=23962.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Composers' Writings [Dictéco]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://dicteco.huma-num.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Greif. Parcours de l'øeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Reibel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01663604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gu&#233;rimand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Touz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guihen Queyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01593743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711624843/michele-reverdy-compositrice-intranquille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02469311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04035202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01663604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611710v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717810v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gu&#233;rimand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Touz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guihen Queyras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ramaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal L&#233;croart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ameille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01593743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711624843/michele-reverdy-compositrice-intranquille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02469311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06527-2.p.0251" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.79044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>