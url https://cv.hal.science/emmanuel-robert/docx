--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,4639 +204,4773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first definitive Albian ammonites from the Kribi-Campo sub-basin in Cameroon and biostratigraphic implications for the opening of the South Atlantic</w:t>
+                <w:t xml:space="preserve">A deciduous basilosaurid incisor with a split mesial carina from the upper Eocene of Seymour Island, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Fosso Menkem</w:t>
+                <w:t xml:space="preserve">Dániel Bajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhonatan Alarcón-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Manríquez Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amaro Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228, pp.105659. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2026.2634019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066115v1</w:t>
+                <w:t xml:space="preserve">hal-05557256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology and tectonic record of Late Cretaceous deposits in the western High Atlas, Morocco</w:t>
+                <w:t xml:space="preserve">The Aptian-Albian of the Costa Blanca (SE Spain): Implications for identifying the Aptian/Albian boundary in the neritic zone within the Tethys realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Jaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nezha El Kamali</w:t>
+                <w:t xml:space="preserve">Bruno R.C. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315066v1</w:t>
+                <w:t xml:space="preserve">hal-05066097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aptian-Albian of the Costa Blanca (SE Spain): Implications for identifying the Aptian/Albian boundary in the neritic zone within the Tethys realm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno R.C. Granier</w:t>
+                <w:t xml:space="preserve">Sedimentology and tectonic record of Late Cretaceous deposits in the western High Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Georges-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha El Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 232, pp.105822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066097v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Aptian Oceanic Anoxic event (OAE-1a) of the uppermost M'Cherga formation of northern Tunisia: Geochemical characterization and inferred petroleum potential</w:t>
+                <w:t xml:space="preserve">The first definitive Albian ammonites from the Kribi-Campo sub-basin in Cameroon and biostratigraphic implications for the opening of the South Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Bouin</w:t>
+                <w:t xml:space="preserve">Elie Fosso Menkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+                <w:t xml:space="preserve">Paul Gustave Fowe Kwetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Saidi</w:t>
+                <w:t xml:space="preserve">Marie-Joseph Ntamak Nida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Riahi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 213, pp.105238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105238⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 228, pp.105659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648298v1</w:t>
+                <w:t xml:space="preserve">hal-05066115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Provini</w:t>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Blettery</w:t>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brabant</w:t>
+                <w:t xml:space="preserve">Franck Bellugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Perez Pimparé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), pp.804-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04781139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albian sedimentation in western Atlas, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">The Early Aptian Oceanic Anoxic event (OAE-1a) of the uppermost M'Cherga formation of northern Tunisia: Geochemical characterization and inferred petroleum potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105872⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.105238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648299v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical revision and new proposals on the Aptian–Albian zonation of the Standard Mediterranean Ammonite Zonal Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Albian sedimentation in western Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Masrour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/nos/2023/0753⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.105872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2024.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220619v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the 7th International Meeting of the IUGS Lower Cretaceous Ammonite Working Group, the Kilian Group (Warsaw, Poland, 21st August 2022): state of the art on the current Standard Ammonite Zonation of the Western Tethyan Mediterranean Province.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Critical revision and new proposals on the Aptian–Albian zonation of the Standard Mediterranean Ammonite Zonal Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottilia Szives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Anton Moreno-Bedmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Frau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105716⟩</w:t>
+              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.423-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nos/2023/0753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224431v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PSM de l’Albien de Pré-Guittard (Drôme)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+                <w:t xml:space="preserve">Report on the 7th International Meeting of the IUGS Lower Cretaceous Ammonite Working Group, the Kilian Group (Warsaw, Poland, 21st August 2022): state of the art on the current Standard Ammonite Zonation of the Western Tethyan Mediterranean Province.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottilia Szives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Anton Moreno-Bedmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+                <w:t xml:space="preserve">Beatriz Aguirre-Urreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.105716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2023.105716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946414v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Points Stratotypiques Mondiaux (PSM) de France.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy and phylogeny of an exceptionally large sebecid (Crocodylomorpha) from the middle Eocene of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bert</w:t>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desmares</w:t>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixto Fernandez-Lopez</w:t>
+                <w:t xml:space="preserve">Yves Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2023.2193828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808545v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and phylogeny of an exceptionally large sebecid (Crocodylomorpha) from the middle Eocene of southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Points Stratotypiques Mondiaux (PSM) de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Laurent</w:t>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">Markus Aretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixto Fernandez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220611v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised biostratigraphy and regional correlations of the Urgonian southern Vercors carbonate platform, southeast France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masse</w:t>
+                <w:t xml:space="preserve">Le PSM de l’Albien de Pré-Guittard (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Richet</w:t>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Borgomano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209986v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated stratigraphy of the latest Barremian–early Albian interval in the western part of the Tethyan margin: new data from the Essaouira-Agadir Basin (Western Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+                <w:t xml:space="preserve">Revised biostratigraphy and regional correlations of the Urgonian southern Vercors carbonate platform, southeast France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Hassanein Kassab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+                <w:t xml:space="preserve">Anthony J.-B. Tendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Spangenberg</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/nos/2020/0603⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2021.104773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155813v1</w:t>
+                <w:t xml:space="preserve">hal-03209986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cretaceous marine onlap on Palaeozoic deposits (Smara–Lâayoune Basin, South Morocco). Comparison with neighbouring regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+                <w:t xml:space="preserve">Integrated stratigraphy of the latest Barremian–early Albian interval in the western part of the Tethyan margin: new data from the Essaouira-Agadir Basin (Western Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourrissaid Içame</w:t>
+                <w:t xml:space="preserve">Walid Hassanein Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nos/2020/0603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155821v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type specimen of Sclerocephalus haeuseri Goldfuss, 1847 rediscovered</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Ebert</w:t>
+                <w:t xml:space="preserve">Aptian–early Albian sedimentation in the Essaouira-Agadir basin, Western Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassanein Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Masrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2019/0824⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.59-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155848v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptian–early Albian sedimentation in the Essaouira-Agadir basin, Western Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+                <w:t xml:space="preserve">The Cretaceous marine onlap on Palaeozoic deposits (Smara–Lâayoune Basin, South Morocco). Comparison with neighbouring regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrissaid Içame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (7), pp.498-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937829v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Barremian eustacy and tectonism in the western High Atlas (Essaouira-Agadir Basin), Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
+                <w:t xml:space="preserve">Type specimen of Sclerocephalus haeuseri Goldfuss, 1847 rediscovered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer r. Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 292 (3), pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2019/0824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2018.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03760124v1</w:t>
+                <w:t xml:space="preserve">hal-03155848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonite taxonomy and biostratigraphy for the upper Aptian-lower Albian (Lower Cretaceous) of Cerro Chino, Chihuahua State, northeast Mexico</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. P. Minor</w:t>
+                <w:t xml:space="preserve">Late Barremian eustacy and tectonism in the western High Atlas (Essaouira-Agadir Basin), Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Franco-Rubio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Oviedo</w:t>
+                <w:t xml:space="preserve">Latifa Al Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 82, pp.109--137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 93, pp.225-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327152v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptian and Albian (Early Cretaceous) ammonites from Lampazos and the Bisbee groups (Sonora State, northwest Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aptian-Lower Albian Serdj carbonate platform of the Tunisian Atlas: Development, demise and petroleum implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2018.02.001⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.566 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220666v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptian-Lower Albian Serdj carbonate platform of the Tunisian Atlas: Development, demise and petroleum implication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonite taxonomy and biostratigraphy for the upper Aptian-lower Albian (Lower Cretaceous) of Cerro Chino, Chihuahua State, northeast Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Ovando-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Moreno-Bedmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najeh Ben Chaabane</w:t>
+                <w:t xml:space="preserve">K. P. Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Khemiri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">M. Franco-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.10.036⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.109--137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220652v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the early Albian ammonites of the Montmell Formation near Marmellar (Salou-Garraf Basin, Tarragona, Catalonia, Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptian and Albian (Early Cretaceous) ammonites from Lampazos and the Bisbee groups (Sonora State, northwest Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telm Bover-Arnal</w:t>
+                <w:t xml:space="preserve">Alejandro Samaniego-Pesqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep A Moreno-Bedmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M González-León</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62038⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220681v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernaya sixi nov. sp., une espèce nouvelle de Cypraeidae (Mollusca, Gastropoda) du Cuisien (Yprésien, Eocène inférieur) du bassin de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
+                <w:t xml:space="preserve">Review of the early Albian ammonites of the Montmell Formation near Marmellar (Salou-Garraf Basin, Tarragona, Catalonia, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Anton Moreno-Bedmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafel Matamales-Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telm Bover-Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fossiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155906v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of chimaeriform (Chondrichthyes, Holocephali) from the uppermost Cretaceous of the López de Bertodano Formation, Isla Marambio (Seymour Island), Antarctica</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernaya sixi nov. sp., une espèce nouvelle de Cypraeidae (Mollusca, Gastropoda) du Cuisien (Yprésien, Eocène inférieur) du bassin de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Gutstein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fossiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155800v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic framework and calcareous nannofossil productivity of the Essaouira-Agadir Basin (Morocco) during the Aptian–Early Albian: Comparison with the north-Tethyan margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peybernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peybernes</w:t>
+                <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giraud</w:t>
+                <w:t xml:space="preserve">E. Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jaillard</w:t>
+                <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.149-169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2012.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2012.02.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the genus Prolyelliceras Spath, 1930 and the identity of Acanthoceras gevreyi Jacob, 1907 (Cephalopoda, Ammonitina)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">A new species of chimaeriform (Chondrichthyes, Holocephali) from the uppermost Cretaceous of the López de Bertodano Formation, Isla Marambio (Seymour Island), Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Rubilar-Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yury-Yañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Gutstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2009/0021⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095410201200079X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155826v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albian ammonite faunas from South America: the genus Tegoceras Hyatt, 1903</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the genus Prolyelliceras Spath, 1930 and the identity of Acanthoceras gevreyi Jacob, 1907 (Cephalopoda, Ammonitina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 254 (3), pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2009/0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155925v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Aptian-Lower Albian Mural Formation: stratigraphy, biostratigraphy and depositional cycles on the Sonoran shelf, northern México</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.W. Scott</w:t>
+                <w:t xml:space="preserve">Albian ammonite faunas from South America: the genus Tegoceras Hyatt, 1903</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Löser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2007.06.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03155837v1</w:t>
+                <w:t xml:space="preserve">hal-03155925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant submarine collapse of a carbonate platform at the Turonian-Coniacian transition : The Ayabacas formation, southern Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Aptian-Lower Albian Mural Formation: stratigraphy, biostratigraphy and depositional cycles on the Sonoran shelf, northern México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos González-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Callot</w:t>
+                <w:t xml:space="preserve">R.W. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sempere</w:t>
+                <w:t xml:space="preserve">Hannes Löser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Odonne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothy Lawton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.249-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2007.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325405v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Formación Chonta en el Pongo de Manseriche : nuevos registros, organización biozonal y puesta en evidencia del Albiano inferior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giant submarine collapse of a carbonate platform at the Turonian-Coniacian transition : The Ayabacas formation, southern Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Aldana</w:t>
+                <w:t xml:space="preserve">P. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.333-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155941v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albian ammonite fauna from Peru : the genus Neodeshayesites Casey, 1964</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Formación Chonta en el Pongo de Manseriche : nuevos registros, organización biozonal y puesta en evidencia del Albiano inferior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chacaltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aldana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155949v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Middle–early Late Albian ammonites from Ecuador</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Albian ammonite fauna from Peru : the genus Neodeshayesites Casey, 1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00257887v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin, phylogeny, faunal composition, and stratigraphical significance of the Albian engonoceratidae (pulchelliaceae, ammonitina) of Peru</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Bulot</w:t>
+                <w:t xml:space="preserve">Late Middle–early Late Albian ammonites from Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (3), pp.450-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2005.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2004.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02105483v1</w:t>
+                <w:t xml:space="preserve">insu-00257887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision bioestratigrafica del Albiano inferior a superior basal en la Cuenca Andina peruana (Peru central y norte).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin, phylogeny, faunal composition, and stratigraphical significance of the Albian engonoceratidae (pulchelliaceae, ammonitina) of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peybernès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2004.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101751v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transgression albienne dans le Bassin Andin (Pérou) : biostratigraphie, paléontologie et stratigraphie séquentielle</w:t>
+                <w:t xml:space="preserve">Revision bioestratigrafica del Albiano inferior a superior basal en la Cuenca Andina peruana (Peru central y norte).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peybernès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strata. Série 1 : Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 95, pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156009v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transgresión albiana en la Cuenca Andina (Perú Central - Ecuador): modelo general y diacrónismo de los depósitos marinos</w:t>
+                <w:t xml:space="preserve">La transgression albienne dans le Bassin Andin (Pérou) : biostratigraphie, paléontologie et stratigraphie séquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
+              <w:t xml:space="preserve">Strata. Série 1 : Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155976v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une nouvelle biozonation par ammonites de l’Albien du Bassin andin (Pérou)</w:t>
+                <w:t xml:space="preserve">La transgresión albiana en la Cuenca Andina (Perú Central - Ecuador): modelo general y diacrónismo de los depósitos marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peybernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peybernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105490v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléontologie générale / General Palaeontology (Biostratigraphie / Biostratigraphy) Proposition d'une nouvelle biozonation par ammonites de l'Albien du Bassin andin (Pérou)</w:t>
+                <w:t xml:space="preserve">Proposition d’une nouvelle biozonation par ammonites de l’Albien du Bassin andin (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Peybernès</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peybernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 1 (5), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00040-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220701v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une nouvelle sous-zone d'ammonite au passage Aptien-Albien dans les &amp;quot;Marnes noires à Hypacanthoplites&amp;quot; des Pyrénées espagnoles</w:t>
+                <w:t xml:space="preserve">Paléontologie générale / General Palaeontology (Biostratigraphie / Biostratigraphy) Proposition d'une nouvelle biozonation par ammonites de l'Albien du Bassin andin (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peybernès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156000v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation d'une nouvelle sous-zone d'ammonite au passage Aptien-Albien dans les &amp;quot;Marnes noires à Hypacanthoplites&amp;quot; des Pyrénées espagnoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Peybernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Georges Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transgresión del Cretáceo inferior en el margen andino (Perú y Ecuador) : datos preliminares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie V. Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Villagomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4846,404 +4980,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections de paléontologie et géologie de l’Université Claude Bernard Lyon 1 partenaires du projet national e-COL+ et de l’Infrastructure de Recherche RECOLNAT pour la valorisation des données naturalistes en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Jattiot</w:t>
+                <w:t xml:space="preserve">e-COL+ project 3D digitization of French natural history collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Provini</w:t>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Blettery</w:t>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bellugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066079v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05072239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-COL+ project 3D digitization of French natural history collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collections de paléontologie et géologie de l’Université Claude Bernard Lyon 1 partenaires du projet national e-COL+ et de l’Infrastructure de Recherche RECOLNAT pour la valorisation des données naturalistes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Provini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blettery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Killian Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès APF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05072239v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation virtuelle d'un crâne de crocodilien fossile du Jurassique supérieur (Tithonien) de la Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINQUIEME COLLOQUE INTERNATIONAL GEORGES CUVIER « Images des mondes disparus »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5253,111 +5387,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'images 3D au cœur des collections de paléontologie-géologie de l'Université Claude Bernard Lyon 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition du Colloque des Collections de Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSUG; Muséum de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5367,131 +5501,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenade géologique à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotope Editions, 42 p., 2015, Ballades géologiques, Patrick de Wever, 978-2-36662-146-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01149001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5638,51 +5772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fosso Menkem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gustave Fowe Kwetche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak Nida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105659" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Georges-Peretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha El Kamali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Masrour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R.C. Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Saidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Riahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648299v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Latil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220619v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottilia Szives" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anton Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Company" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105716" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808545v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2193828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J.-B. Tendil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104773" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassanein Kassab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2020/0603" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrissaid I&#231;ame" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer&#160;r. Schoch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0824" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.04.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Al Yacoubi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.08.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ovando-Figueroa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Minor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco-Rubio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oviedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.10.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220666v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Samaniego-Pesqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep A Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Ben Chaabane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Khemiri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Matamales-Andreu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telm Bover-Arnal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Otero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubilar-Rogers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yury-Ya&#241;ez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095410201200079X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peybernes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masrour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.02.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB013MVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Georges Bulot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2009/0021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155837v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Scott" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes L&#246;ser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lawton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.06.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31H6BS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacaltana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Valdivia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Kennedy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2005.01.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X69WCP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2004.05.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2387Z91L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybern&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybernes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00040-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220701v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Luc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V. Dhondt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Villagomez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05072239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066029v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149001v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Bajor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Alarc&#243;n-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Manr&#237;quez M&#225;rquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro Mourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2026.2634019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R.C. Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Georges-Peretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha El Kamali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Masrour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fosso Menkem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gustave Fowe Kwetche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak Nida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Riahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Latil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottilia Szives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anton Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Company" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2193828" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J.-B. Tendil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassanein Kassab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2020/0603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.04.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrissaid I&#231;ame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer&#160;r. Schoch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0824" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Al Yacoubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.08.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Ben Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Khemiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ovando-Figueroa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Minor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco-Rubio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oviedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Samaniego-Pesqueira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep A Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Matamales-Andreu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telm Bover-Arnal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peybernes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masrour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.02.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB013MVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Otero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubilar-Rogers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yury-Ya&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vargas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095410201200079X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Georges Bulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2009/0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155837v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes L&#246;ser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lawton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.06.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31H6BS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacaltana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Valdivia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Kennedy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2005.01.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X69WCP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2004.05.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2387Z91L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybern&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybernes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00040-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Luc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V. Dhondt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Villagomez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05072239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>