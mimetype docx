--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,944 +100,944 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleozoic and Mesozoic Radiolaria: De Wever Type Collection</w:t>
+                <w:t xml:space="preserve">A deciduous basilosaurid incisor with a split mesial carina from the upper Eocene of Seymour Island, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Dániel Bajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick De Wever</w:t>
+                <w:t xml:space="preserve">Jhonatan Alarcón-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leslie Manríquez Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amaro Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2026.2634019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435828v1</w:t>
+                <w:t xml:space="preserve">hal-05557256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deciduous basilosaurid incisor with a split mesial carina from the upper Eocene of Seymour Island, Antarctica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleozoic and Mesozoic Radiolaria: De Wever Type Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Manríquez Márquez</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Amaro Mourgues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Patrick De Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 90, pp.100882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02724634.2026.2634019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557256v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aptian-Albian of the Costa Blanca (SE Spain): Implications for identifying the Aptian/Albian boundary in the neritic zone within the Tethys realm</w:t>
+                <w:t xml:space="preserve">The first definitive Albian ammonites from the Kribi-Campo sub-basin in Cameroon and biostratigraphic implications for the opening of the South Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno R.C. Granier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elie Fosso Menkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gustave Fowe Kwetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joseph Ntamak Nida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.105659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066097v1</w:t>
+                <w:t xml:space="preserve">hal-05066115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology and tectonic record of Late Cretaceous deposits in the western High Atlas, Morocco</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Aptian-Albian of the Costa Blanca (SE Spain): Implications for identifying the Aptian/Albian boundary in the neritic zone within the Tethys realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno R.C. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315066v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first definitive Albian ammonites from the Kribi-Campo sub-basin in Cameroon and biostratigraphic implications for the opening of the South Atlantic</w:t>
+                <w:t xml:space="preserve">Sedimentology and tectonic record of Late Cretaceous deposits in the western High Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Fosso Menkem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Georges-Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha El Kamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Martin</w:t>
+                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 228, pp.105659. </w:t>
+              <w:t xml:space="preserve">, 2025, 232, pp.105822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066115v1</w:t>
+                <w:t xml:space="preserve">hal-05315066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
+                <w:t xml:space="preserve">The Early Aptian Oceanic Anoxic event (OAE-1a) of the uppermost M'Cherga formation of northern Tunisia: Geochemical characterization and inferred petroleum potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Provini</w:t>
+                <w:t xml:space="preserve">Mona Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Blettery</w:t>
+                <w:t xml:space="preserve">Mohamed Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brabant</w:t>
+                <w:t xml:space="preserve">Moncef Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bellugeon</w:t>
+                <w:t xml:space="preserve">Sami Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Perez Pimparé</w:t>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.804-820. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.105238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04781139v1</w:t>
+                <w:t xml:space="preserve">hal-04648298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Aptian Oceanic Anoxic event (OAE-1a) of the uppermost M'Cherga formation of northern Tunisia: Geochemical characterization and inferred petroleum potential</w:t>
+                <w:t xml:space="preserve">The e-COL+ Project, an Opportunity to Reflect on the Concept of Digital Twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Bouin</w:t>
+                <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Saidi</w:t>
+                <w:t xml:space="preserve">Delphine Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Riahi</w:t>
+                <w:t xml:space="preserve">Franck Bellugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+                <w:t xml:space="preserve">Eva Perez Pimparé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.105238. </w:t>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.804-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18253911-0390310115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648298v1</w:t>
+                <w:t xml:space="preserve">mnhn-04781139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albian sedimentation in western Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 159, pp.105872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1123,51 +1123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Anton Moreno-Bedmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (4), pp.423-456. </w:t>
@@ -1333,394 +1333,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and phylogeny of an exceptionally large sebecid (Crocodylomorpha) from the middle Eocene of southern France</w:t>
+                <w:t xml:space="preserve">Les Points Stratotypiques Mondiaux (PSM) de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+                <w:t xml:space="preserve">Bruno Galbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+                <w:t xml:space="preserve">Markus Aretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Laurent</w:t>
+                <w:t xml:space="preserve">Olivier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">Delphine Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixto Fernandez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220611v1</w:t>
+                <w:t xml:space="preserve">hal-03808545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Points Stratotypiques Mondiaux (PSM) de France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le PSM de l’Albien de Pré-Guittard (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Galbrun</w:t>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Aretz</w:t>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Reboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163</w:t>
+              <w:t xml:space="preserve">, 2022, 163, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808545v1</w:t>
+                <w:t xml:space="preserve">hal-04946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PSM de l’Albien de Pré-Guittard (Drôme)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anatomy and phylogeny of an exceptionally large sebecid (Crocodylomorpha) from the middle Eocene of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2023.2193828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946414v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised biostratigraphy and regional correlations of the Urgonian southern Vercors carbonate platform, southeast France</w:t>
               </w:r>
@@ -1840,90 +1840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated stratigraphy of the latest Barremian–early Albian interval in the western part of the Tethyan margin: new data from the Essaouira-Agadir Basin (Western Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Hassanein Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1968,481 +1968,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptian–early Albian sedimentation in the Essaouira-Agadir basin, Western Morocco</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Cretaceous marine onlap on Palaeozoic deposits (Smara–Lâayoune Basin, South Morocco). Comparison with neighbouring regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Grosheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrissaid Içame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (7), pp.498-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937829v1</w:t>
+                <w:t xml:space="preserve">hal-03155821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cretaceous marine onlap on Palaeozoic deposits (Smara–Lâayoune Basin, South Morocco). Comparison with neighbouring regions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Type specimen of Sclerocephalus haeuseri Goldfuss, 1847 rediscovered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer r. Schoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 292 (3), pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2019/0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155821v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type specimen of Sclerocephalus haeuseri Goldfuss, 1847 rediscovered</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aptian–early Albian sedimentation in the Essaouira-Agadir basin, Western Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassanein Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Masrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 292 (3), pp.315-320. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2019/0824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155848v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Barremian eustacy and tectonism in the western High Atlas (Essaouira-Agadir Basin), Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Al Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.225-244. </w:t>
@@ -2474,2503 +2474,2515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptian-Lower Albian Serdj carbonate platform of the Tunisian Atlas: Development, demise and petroleum implication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aptian and Albian (Early Cretaceous) ammonites from Lampazos and the Bisbee groups (Sonora State, northwest Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najeh Ben Chaabane</w:t>
+                <w:t xml:space="preserve">Alejandro Samaniego-Pesqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Khemiri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep A Moreno-Bedmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos M González-León</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.10.036⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220652v1</w:t>
+                <w:t xml:space="preserve">hal-04220666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonite taxonomy and biostratigraphy for the upper Aptian-lower Albian (Lower Cretaceous) of Cerro Chino, Chihuahua State, northeast Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptian-Lower Albian Serdj carbonate platform of the Tunisian Atlas: Development, demise and petroleum implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Moreno-Bedmar</w:t>
+                <w:t xml:space="preserve">Najeh Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. P. Minor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Oviedo</w:t>
+                <w:t xml:space="preserve">Fares Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.566 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327152v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptian and Albian (Early Cretaceous) ammonites from Lampazos and the Bisbee groups (Sonora State, northwest Mexico)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">Ammonite taxonomy and biostratigraphy for the upper Aptian-lower Albian (Lower Cretaceous) of Cerro Chino, Chihuahua State, northeast Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Ovando-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Moreno-Bedmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Samaniego-Pesqueira</w:t>
+                <w:t xml:space="preserve">K. P. Minor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep A Moreno-Bedmar</w:t>
+                <w:t xml:space="preserve">M. Franco-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos M González-León</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 86, pp.1-23. </w:t>
+              <w:t xml:space="preserve">, 2018, 82, pp.109--137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2018.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220666v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the early Albian ammonites of the Montmell Formation near Marmellar (Salou-Garraf Basin, Tarragona, Catalonia, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Anton Moreno-Bedmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafel Matamales-Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telm Bover-Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/62038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernaya sixi nov. sp., une espèce nouvelle de Cypraeidae (Mollusca, Gastropoda) du Cuisien (Yprésien, Eocène inférieur) du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fossiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic framework and calcareous nannofossil productivity of the Essaouira-Agadir Basin (Morocco) during the Aptian–Early Albian: Comparison with the north-Tethyan margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new species of chimaeriform (Chondrichthyes, Holocephali) from the uppermost Cretaceous of the López de Bertodano Formation, Isla Marambio (Seymour Island), Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giraud</w:t>
+                <w:t xml:space="preserve">Rodrigo Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jaillard</w:t>
+                <w:t xml:space="preserve">David Rubilar-Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">Roberto Yury-Yañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Masrour</w:t>
+                <w:t xml:space="preserve">Alexander Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Gutstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2012.02.017⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095410201200079X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03155790v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of chimaeriform (Chondrichthyes, Holocephali) from the uppermost Cretaceous of the López de Bertodano Formation, Isla Marambio (Seymour Island), Antarctica</w:t>
+                <w:t xml:space="preserve">Stratigraphic framework and calcareous nannofossil productivity of the Essaouira-Agadir Basin (Morocco) during the Aptian–Early Albian: Comparison with the north-Tethyan margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Otero</w:t>
+                <w:t xml:space="preserve">C. Peybernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rubilar-Rogers</w:t>
+                <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Yury-Yañez</w:t>
+                <w:t xml:space="preserve">E. Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vargas</w:t>
+                <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Gutstein</w:t>
+                <w:t xml:space="preserve">M. Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.99-106. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.149-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S095410201200079X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2012.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155800v1</w:t>
+                <w:t xml:space="preserve">hal-03155790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the genus Prolyelliceras Spath, 1930 and the identity of Acanthoceras gevreyi Jacob, 1907 (Cephalopoda, Ammonitina)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Albian ammonite faunas from South America: the genus Tegoceras Hyatt, 1903</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155826v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albian ammonite faunas from South America: the genus Tegoceras Hyatt, 1903</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New insights on the genus Prolyelliceras Spath, 1930 and the identity of Acanthoceras gevreyi Jacob, 1907 (Cephalopoda, Ammonitina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 254 (3), pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2009/0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155925v1</w:t>
+                <w:t xml:space="preserve">hal-03155826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Aptian-Lower Albian Mural Formation: stratigraphy, biostratigraphy and depositional cycles on the Sonoran shelf, northern México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos González-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Löser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2), pp.249-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant submarine collapse of a carbonate platform at the Turonian-Coniacian transition : The Ayabacas formation, southern Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Robert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.333-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formación Chonta en el Pongo de Manseriche : nuevos registros, organización biozonal y puesta en evidencia del Albiano inferior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chacaltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Valdivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Aldana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albian ammonite fauna from Peru : the genus Neodeshayesites Casey, 1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Middle–early Late Albian ammonites from Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (3), pp.450-459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00257887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin, phylogeny, faunal composition, and stratigraphical significance of the Albian engonoceratidae (pulchelliaceae, ammonitina) of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.11-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2004.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision bioestratigrafica del Albiano inferior a superior basal en la Cuenca Andina peruana (Peru central y norte).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peybernès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 95, pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgression albienne dans le Bassin Andin (Pérou) : biostratigraphie, paléontologie et stratigraphie séquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strata. Série 1 : Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgresión albiana en la Cuenca Andina (Perú Central - Ecuador): modelo general y diacrónismo de los depósitos marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peybernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une nouvelle biozonation par ammonites de l’Albien du Bassin andin (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peybernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (5), pp.267-274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0683(02)00040-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléontologie générale / General Palaeontology (Biostratigraphie / Biostratigraphy) Proposition d'une nouvelle biozonation par ammonites de l'Albien du Bassin andin (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peybernès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une nouvelle sous-zone d'ammonite au passage Aptien-Albien dans les &amp;quot;Marnes noires à Hypacanthoplites&amp;quot; des Pyrénées espagnoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Peybernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgresión del Cretáceo inferior en el margen andino (Perú y Ecuador) : datos preliminares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Georges Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie V. Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Villagomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4980,404 +4992,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-COL+ project 3D digitization of French natural history collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bellugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05072239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections de paléontologie et géologie de l’Université Claude Bernard Lyon 1 partenaires du projet national e-COL+ et de l’Infrastructure de Recherche RECOLNAT pour la valorisation des données naturalistes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès APF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation virtuelle d'un crâne de crocodilien fossile du Jurassique supérieur (Tithonien) de la Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pochat-Cottilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINQUIEME COLLOQUE INTERNATIONAL GEORGES CUVIER « Images des mondes disparus »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5387,111 +5399,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'images 3D au cœur des collections de paléontologie-géologie de l'Université Claude Bernard Lyon 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition du Colloque des Collections de Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSUG; Muséum de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5501,131 +5513,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenade géologique à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biotope Editions, 42 p., 2015, Ballades géologiques, Patrick de Wever, 978-2-36662-146-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01149001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5772,51 +5784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Bajor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Alarc&#243;n-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Manr&#237;quez M&#225;rquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro Mourgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2026.2634019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R.C. Granier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Georges-Peretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha El Kamali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Masrour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105822" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fosso Menkem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gustave Fowe Kwetche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak Nida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Saidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Riahi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Latil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottilia Szives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anton Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Company" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2193828" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J.-B. Tendil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassanein Kassab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2020/0603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.04.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrissaid I&#231;ame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer&#160;r. Schoch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0824" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Al Yacoubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.08.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Ben Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Khemiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ovando-Figueroa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Minor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco-Rubio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oviedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220666v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Samaniego-Pesqueira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep A Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.02.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Matamales-Andreu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telm Bover-Arnal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peybernes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masrour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.02.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB013MVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Otero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubilar-Rogers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yury-Ya&#241;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vargas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095410201200079X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Georges Bulot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2009/0021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155837v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Scott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes L&#246;ser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lawton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.06.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31H6BS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacaltana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Valdivia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Kennedy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2005.01.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X69WCP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2004.05.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2387Z91L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybern&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybernes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00040-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Luc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V. Dhondt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Villagomez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05072239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourquin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149001v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Bajor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonatan Alarc&#243;n-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Manr&#237;quez M&#225;rquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro Mourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2026.2634019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Wever" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100882" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fosso Menkem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gustave Fowe Kwetche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Ntamak Nida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R.C. Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Georges-Peretti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha El Kamali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Masrour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Saidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04781139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Provini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brabant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellugeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Perez Pimpar&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-0390310115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648299v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Latil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2024.105872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottilia Szives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anton Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aguirre-Urreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Company" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2023.105716" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galbrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Aretz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixto Fernandez-Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reboulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pochat-Cottilloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2023.2193828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J.-B. Tendil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Richet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2021.104773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassanein Kassab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Spangenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2020/0603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrissaid I&#231;ame" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer&#160;r. Schoch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2019/0824" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Al Yacoubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.08.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Samaniego-Pesqueira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep A Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2018.02.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Ben Chaabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Khemiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ovando-Figueroa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Moreno-Bedmar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Minor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franco-Rubio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oviedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.10.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CZP0XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Matamales-Andreu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telm Bover-Arnal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155800v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Otero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubilar-Rogers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yury-Ya&#241;ez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vargas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095410201200079X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peybernes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masrour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2012.02.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB013MVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Georges Bulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155826v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2009/0021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Le&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Scott" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes L&#246;ser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lawton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31H6BS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sempere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chacaltana" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Valdivia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155949v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Kennedy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2005.01.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X69WCP8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2004.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2387Z91L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybern&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peybernes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0683(02)00040-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Luc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Jaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156000v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V. Dhondt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Villagomez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05072239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Leblanc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Perrichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachambre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066029v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01149001v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nomade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>