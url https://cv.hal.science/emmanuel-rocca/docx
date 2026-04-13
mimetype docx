--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -204,456 +204,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections anticorrosion des alliages d’aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion resistance of an AlSi alloy (AS12) after sulfuric anodizing and MAO: Mechanisms and effect of sealing with sodium decanoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur - Corrosion Vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-cor326⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 516, pp.132745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262565v1</w:t>
+                <w:t xml:space="preserve">hal-05457482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance of an AlSi alloy (AS12) after sulfuric anodizing and MAO: Mechanisms and effect of sealing with sodium decanoate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protections anticorrosion des alliages d’aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 516, pp.132745. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur - Corrosion Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, COR326v1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-cor326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457482v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing bipolar anodizing towards white anodic aluminum oxide (AAO)</w:t>
+                <w:t xml:space="preserve">α-Zirconium hydrogenophosphate as a nano-container of 2-aminobenzimidazole for the corrosion protection of zinc in NaCl medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gasco Owens</w:t>
+                <w:t xml:space="preserve">I. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105103⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (18), pp.7857-7865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00476k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796766v1</w:t>
+                <w:t xml:space="preserve">hal-04796768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Zirconium hydrogenophosphate as a nano-container of 2-aminobenzimidazole for the corrosion protection of zinc in NaCl medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bouali</w:t>
+                <w:t xml:space="preserve">Designing bipolar anodizing towards white anodic aluminum oxide (AAO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (18), pp.7857-7865. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.105103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt00476k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796768v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar pulse anodizing of aluminum: Understanding the fundamental electrochemical mechanisms</w:t>
               </w:r>
@@ -773,64 +773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aitaghzzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -959,51 +959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse scan polarization of anodic aluminum oxide until detachment in sulfuric acid: Mechanisms and morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gasco Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,103 +1625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (3), pp.831-840. </w:t>
@@ -2129,274 +2129,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of thick rust layers on steel artefact: Mechanism of corrosion inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.107⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364, pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02401231v1</w:t>
+                <w:t xml:space="preserve">hal-03485919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behavior of thick rust layers on steel artefact: Mechanism of corrosion inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadri Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 364, pp.369 - 376. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316, pp.219-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485919v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02401231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t>
               </w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,77 +2805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafted palygorskite as containers of heptanoate for corrosion protection of steel in NaCl medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aïtaghzzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4052,77 +4052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptanoic acid adsorption on grafted palygorskite and its application as controlled-release corrosion inhibitor of steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4179,286 +4179,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Corrosion inhibition of zinc by calcium exchanged beidellite clay mineral: A new smart corrosion inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Henrion</w:t>
+                <w:t xml:space="preserve">J. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612261v1</w:t>
+                <w:t xml:space="preserve">hal-01291814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion inhibition of zinc by calcium exchanged beidellite clay mineral: A new smart corrosion inhibitor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Rhouta</w:t>
+                <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steinmetz</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.037⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291814v1</w:t>
+                <w:t xml:space="preserve">hal-03612261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behavior of AZ91 Mg alloy anodized by low-energy micro-arc oxidation: Effect of aluminates and silicates</w:t>
               </w:r>
@@ -5534,51 +5534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (suppl_26), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6199,77 +6199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Behaviour of Thick Rust Layers on Steel: Strategies for Protection of Cultural Heritage Artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadri Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. pp.698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6566,51 +6566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-cor326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-cor325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecanuet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Skaper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirambet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1859708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;taghzzaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.10.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7204MPN6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00072j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boutoba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201603jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.07.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZW90SX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmetz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.037" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HXC4V60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volovitch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201307550" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D0GFHRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lacouture" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.12.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJZQJ4P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5HWSJDK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.03.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL31Z3KD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raboin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.259" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8J5VMR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-cor326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-cor325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecanuet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Skaper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirambet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1859708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;taghzzaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.10.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7204MPN6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00072j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boutoba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201603jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.07.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZW90SX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HXC4V60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volovitch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201307550" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D0GFHRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lacouture" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.12.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJZQJ4P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5HWSJDK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.03.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL31Z3KD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raboin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.259" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8J5VMR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>