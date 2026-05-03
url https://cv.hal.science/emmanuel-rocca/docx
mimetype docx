--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -204,222 +204,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance of an AlSi alloy (AS12) after sulfuric anodizing and MAO: Mechanisms and effect of sealing with sodium decanoate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protections anticorrosion des alliages d’aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132745⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur - Corrosion Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, COR326v1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-cor326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457482v1</w:t>
+                <w:t xml:space="preserve">hal-05262565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections anticorrosion des alliages d’aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion resistance of an AlSi alloy (AS12) after sulfuric anodizing and MAO: Mechanisms and effect of sealing with sodium decanoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur - Corrosion Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, COR326v1, </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 516, pp.132745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-cor326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262565v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Zirconium hydrogenophosphate as a nano-container of 2-aminobenzimidazole for the corrosion protection of zinc in NaCl medium</w:t>
               </w:r>
@@ -953,693 +953,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse scan polarization of anodic aluminum oxide until detachment in sulfuric acid: Mechanisms and morphologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of alteration of the surface of lead crystal glass in contact with food: A chemical study of the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rocca</w:t>
+                <w:t xml:space="preserve">Guillaume Lecanuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Skaper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141361⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 580, pp.152281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934968v1</w:t>
+                <w:t xml:space="preserve">hal-03934986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical coating of zinc carboxylate: A new protection for zinc in atmospheric conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacques</w:t>
+                <w:t xml:space="preserve">Reverse scan polarization of anodic aluminum oxide until detachment in sulfuric acid: Mechanisms and morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127940⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 435, pp.141361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04963501v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of alteration of the surface of lead crystal glass in contact with food: A chemical study of the surface layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical coating of zinc carboxylate: A new protection for zinc in atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+                <w:t xml:space="preserve">Sophie Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 580, pp.152281. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.127940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03934986v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 Years’ marine corrosion of aluminium alloy 24S (2024) from an historic aircraft wreck site: implications for conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1478422X.2020.1859708⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963495v1</w:t>
+                <w:t xml:space="preserve">hal-04963493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 Years’ marine corrosion of aluminium alloy 24S (2024) from an historic aircraft wreck site: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">F. Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
+              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (3), pp.279-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1478422X.2020.1859708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963491v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963493v1</w:t>
+                <w:t xml:space="preserve">hal-04963491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
               </w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,603 +2506,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+-exchange in layered zirconium orthophosphate, α-ZrP: Chemical study and potential application for zinc corrosion inhibition</w:t>
+                <w:t xml:space="preserve">Grafted palygorskite as containers of heptanoate for corrosion protection of steel in NaCl medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bouali</w:t>
+                <w:t xml:space="preserve">A. Aïtaghzzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.083⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963499v1</w:t>
+                <w:t xml:space="preserve">hal-04963503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Ca2+-exchange in layered zirconium orthophosphate, α-ZrP: Chemical study and potential application for zinc corrosion inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Rhouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.1421714jes⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 422, pp.778-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02900731v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted palygorskite as containers of heptanoate for corrosion protection of steel in NaCl medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Rhouta</w:t>
+                <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (14), pp.C1059-C1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.1421714jes⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.10.028⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04963503v1</w:t>
+                <w:t xml:space="preserve">hal-02900731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 285, pp.214-219. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963511v1</w:t>
+                <w:t xml:space="preserve">hal-04963506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3159,427 +3172,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation contribution to the study of aluminium corrosion layers of air and space museum aircrafts for their preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Mirambet</w:t>
+                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reguer</w:t>
+                <w:t xml:space="preserve">Zouhir Ait El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285, pp.214-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ja00072j⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963513v1</w:t>
+                <w:t xml:space="preserve">hal-04963511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron radiation contribution to the study of aluminium corrosion layers of air and space museum aircrafts for their preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mirambet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (8), pp.1631-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ja00072j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264845v1</w:t>
+                <w:t xml:space="preserve">hal-04963513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nourhene Mihoubi Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963506v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3901,51 +3901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sealing of Anodized Multiphase Aluminum Alloys with Cr(+III)/Zr(+IV) Salts: Characterization and Corrosion Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,203 +4033,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptanoic acid adsorption on grafted palygorskite and its application as controlled-release corrosion inhibitor of steel</w:t>
+                <w:t xml:space="preserve">Dealloying of Al2Cu, Al7Cu2Fe, and Al2CuMg intermetallic phases to form nanoparticulate copper films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Khalil</w:t>
+                <w:t xml:space="preserve">S. Lebouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Volovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ogle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.07.052⟩</w:t>
+              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (4), pp.416-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/maco.201307550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076883v1</w:t>
+                <w:t xml:space="preserve">hal-01291823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion inhibition of zinc by calcium exchanged beidellite clay mineral: A new smart corrosion inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,974 +4233,978 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.36-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behavior of AZ91 Mg alloy anodized by low-energy micro-arc oxidation: Effect of aluminates and silicates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heptanoic acid adsorption on grafted palygorskite and its application as controlled-release corrosion inhibitor of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148 (1-2), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.04.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01291829v1</w:t>
+                <w:t xml:space="preserve">hal-01076883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealloying of Al2Cu, Al7Cu2Fe, and Al2CuMg intermetallic phases to form nanoparticulate copper films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Tardelli</w:t>
+                <w:t xml:space="preserve">Corrosion behavior of AZ91 Mg alloy anodized by low-energy micro-arc oxidation: Effect of aluminates and silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. -E. Barchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Ogle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (4), pp.416-424. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251, pp.232-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/maco.201307550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291823v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Belhamel</w:t>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289985v1</w:t>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoudj Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Belhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Metal-Organic Frameworks for Anti-Corrosion Applications: New Binary Linear Saturated Carboxylates of Zinc</w:t>
+                <w:t xml:space="preserve">Crystal structure and phase transition of bis-aqua-sebacato magnesium Mg(C10H16O4)2(H2O)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacques</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (8), pp.1315-1321</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.1438-1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02035688v1</w:t>
+                <w:t xml:space="preserve">hal-02036416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and phase transition of bis-aqua-sebacato magnesium Mg(C10H16O4)2(H2O)2</w:t>
+                <w:t xml:space="preserve">Compact Metal-Organic Frameworks for Anti-Corrosion Applications: New Binary Linear Saturated Carboxylates of Zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steinmetz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (7), pp.1438-1442</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (8), pp.1315-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02036416v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02035688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of archaeological artefacts to refine the model of iron long-term indoor atmospheric corrosion</w:t>
               </w:r>
@@ -5521,64 +5521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Juers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (suppl_26), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of materials used as cutting tools of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Meausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,51 +6566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-cor326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-cor325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecanuet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Skaper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirambet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1859708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;taghzzaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.10.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7204MPN6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00072j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boutoba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201603jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.07.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZW90SX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HXC4V60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volovitch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201307550" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D0GFHRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lacouture" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.12.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJZQJ4P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5HWSJDK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.03.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL31Z3KD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raboin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.259" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8J5VMR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-cor326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-cor325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecanuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Skaper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirambet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1859708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;taghzzaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7204MPN6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00072j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boutoba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201603jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volovitch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201307550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D0GFHRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmetz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HXC4V60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.07.052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZW90SX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lacouture" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.12.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJZQJ4P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5HWSJDK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.03.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL31Z3KD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raboin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.259" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8J5VMR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>