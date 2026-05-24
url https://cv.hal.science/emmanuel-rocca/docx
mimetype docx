--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -399,261 +399,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Zirconium hydrogenophosphate as a nano-container of 2-aminobenzimidazole for the corrosion protection of zinc in NaCl medium</w:t>
+                <w:t xml:space="preserve">Designing bipolar anodizing towards white anodic aluminum oxide (AAO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bouali</w:t>
+                <w:t xml:space="preserve">A. Gasco Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00476k⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.105103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796768v1</w:t>
+                <w:t xml:space="preserve">hal-04796766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing bipolar anodizing towards white anodic aluminum oxide (AAO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α-Zirconium hydrogenophosphate as a nano-container of 2-aminobenzimidazole for the corrosion protection of zinc in NaCl medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gasco Owens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, pp.105103. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (18), pp.7857-7865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.105103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00476k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796766v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar pulse anodizing of aluminum: Understanding the fundamental electrochemical mechanisms</w:t>
               </w:r>
@@ -773,64 +773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aitaghzzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -953,775 +953,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of alteration of the surface of lead crystal glass in contact with food: A chemical study of the surface layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse scan polarization of anodic aluminum oxide until detachment in sulfuric acid: Mechanisms and morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lecanuet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
+                <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152281⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 435, pp.141361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934986v1</w:t>
+                <w:t xml:space="preserve">hal-03934968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse scan polarization of anodic aluminum oxide until detachment in sulfuric acid: Mechanisms and morphologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rocca</w:t>
+                <w:t xml:space="preserve">Electrochemical coating of zinc carboxylate: A new protection for zinc in atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141361⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.127940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03934968v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical coating of zinc carboxylate: A new protection for zinc in atmospheric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of alteration of the surface of lead crystal glass in contact with food: A chemical study of the surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecanuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Skaper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jacques</w:t>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 429, pp.127940. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 580, pp.152281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.127940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04963501v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">60 Years’ marine corrosion of aluminium alloy 24S (2024) from an historic aircraft wreck site: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (3), pp.279-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1478422X.2020.1859708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963493v1</w:t>
+                <w:t xml:space="preserve">hal-04963495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 Years’ marine corrosion of aluminium alloy 24S (2024) from an historic aircraft wreck site: implications for conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (3), pp.279-288. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1478422X.2020.1859708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963495v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sealing mechanism of nanoporous alumina in fluorozirconate salt containing solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-pores anodizing of 5657 aluminum alloy in phosphoric acid: an in-situ electrochemical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasco-Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">V. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 541, pp.148459. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 382, pp.138303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963491v1</w:t>
+                <w:t xml:space="preserve">hal-04963493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Zirconium orthophosphate as a new Zn-free anticorrosive pigment in organic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (3), pp.831-840. </w:t>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nettle extract on zinc electrodeposition in an acidic bath: Electrochemical effect and coating morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,274 +2129,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behavior of thick rust layers on steel artefact: Mechanism of corrosion inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Hadri Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485919v1</w:t>
+                <w:t xml:space="preserve">cea-02401231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of thick rust layers on steel artefact: Mechanism of corrosion inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid sealing of an alumina nanoporous network grown by anodizing and dye-filled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 316, pp.219-227. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 364, pp.369 - 376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02401231v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of steel by polyphenolic model molecules: Corrosion inhibition mechanism by rutin, esculin, esculetol</w:t>
               </w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2506,1080 +2506,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted palygorskite as containers of heptanoate for corrosion protection of steel in NaCl medium</w:t>
+                <w:t xml:space="preserve">Ca2+-exchange in layered zirconium orthophosphate, α-ZrP: Chemical study and potential application for zinc corrosion inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aïtaghzzaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Rhouta</w:t>
+                <w:t xml:space="preserve">Imane Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaissa Rhouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.10.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 422, pp.778-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963503v1</w:t>
+                <w:t xml:space="preserve">hal-04963499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+-exchange in layered zirconium orthophosphate, α-ZrP: Chemical study and potential application for zinc corrosion inhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Bouali</w:t>
+                <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (14), pp.C1059-C1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.1421714jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04963499v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Growth Mechanism on Mg AZ91 Alloy by Anodizing: Combination of Electrochemical and Ellipsometric In-Situ Measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Grafted palygorskite as containers of heptanoate for corrosion protection of steel in NaCl medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aïtaghzzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2016.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.1421714jes⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900731v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+                <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.1056-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963506v1</w:t>
+                <w:t xml:space="preserve">hal-04963510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodizing of multiphase aluminium alloys in sulfuric acid: in-situ electrochemical behaviour and oxide properties</w:t>
+                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najat Chahboun</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ait El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 211, pp.1056-1065. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285, pp.214-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.06.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963510v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion resistance in artificial saliva of titanium anodized by plasma electrolytic oxidation in Na3PO4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Synchrotron radiation contribution to the study of aluminium corrosion layers of air and space museum aircrafts for their preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mirambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhir Ait El Haj</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.11.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (8), pp.1631-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ja00072j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963511v1</w:t>
+                <w:t xml:space="preserve">hal-04963513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation contribution to the study of aluminium corrosion layers of air and space museum aircrafts for their preservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reguer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Mihoubi Boudhrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ja00072j⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963513v1</w:t>
+                <w:t xml:space="preserve">hal-01264845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion inhibition of carbon steel in acidic medium by orange peel extract and its main antioxidant compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha M'Hiri</w:t>
+                <w:t xml:space="preserve">Local Evolution of pH with Time Determined by Shear Force‐based Scanning Electrochemical Microscopy: Surface Reactivity of Anodized Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.55-62. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.2466-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2015.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264845v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of titanium in KOH at high potential</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3901,51 +3901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sealing of Anodized Multiphase Aluminum Alloys with Cr(+III)/Zr(+IV) Salts: Characterization and Corrosion Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Chahboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,1178 +4033,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealloying of Al2Cu, Al7Cu2Fe, and Al2CuMg intermetallic phases to form nanoparticulate copper films</w:t>
+                <w:t xml:space="preserve">Heptanoic acid adsorption on grafted palygorskite and its application as controlled-release corrosion inhibitor of steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lebouil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rhouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Volovitch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148 (1-2), pp.335-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/maco.201307550⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291823v1</w:t>
+                <w:t xml:space="preserve">hal-01076883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion inhibition of zinc by calcium exchanged beidellite clay mineral: A new smart corrosion inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Aghzzaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rhouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stages of AZ91 Mg alloy micro-arc anodizing: Growth mechanisms and effect on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.36-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptanoic acid adsorption on grafted palygorskite and its application as controlled-release corrosion inhibitor of steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrosion behavior of AZ91 Mg alloy anodized by low-energy micro-arc oxidation: Effect of aluminates and silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. -E. Barchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.07.052⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251, pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076883v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion behavior of AZ91 Mg alloy anodized by low-energy micro-arc oxidation: Effect of aluminates and silicates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
+                <w:t xml:space="preserve">Dealloying of Al2Cu, Al7Cu2Fe, and Al2CuMg intermetallic phases to form nanoparticulate copper films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lebouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. -E. Barchiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+                <w:t xml:space="preserve">K. Ogle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 251, pp.232-238. </w:t>
+              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (4), pp.416-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/maco.201307550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291829v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
+                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadoudj Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Henrion</w:t>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Belhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285343v1</w:t>
+                <w:t xml:space="preserve">hal-01289985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New zinc-rare earth alloys: Influence of intermetallic compounds on the corrosion resistance</w:t>
+                <w:t xml:space="preserve">Micro-arc oxidation of AZ91 Mg alloy: An in-situ electrochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Belhamel</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.08.024⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.42-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01289985v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and phase transition of bis-aqua-sebacato magnesium Mg(C10H16O4)2(H2O)2</w:t>
+                <w:t xml:space="preserve">Compact Metal-Organic Frameworks for Anti-Corrosion Applications: New Binary Linear Saturated Carboxylates of Zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
+                <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steinmetz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (7), pp.1438-1442</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (8), pp.1315-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02036416v1</w:t>
+                <w:t xml:space="preserve">hal-02035688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Metal-Organic Frameworks for Anti-Corrosion Applications: New Binary Linear Saturated Carboxylates of Zinc</w:t>
+                <w:t xml:space="preserve">Crystal structure and phase transition of bis-aqua-sebacato magnesium Mg(C10H16O4)2(H2O)2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jacques</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (8), pp.1315-1321</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.1438-1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02035688v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02036416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of archaeological artefacts to refine the model of iron long-term indoor atmospheric corrosion</w:t>
               </w:r>
@@ -5521,64 +5521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Juers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (suppl_26), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of materials used as cutting tools of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Meausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,77 +6199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Behaviour of Thick Rust Layers on Steel: Strategies for Protection of Cultural Heritage Artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadri Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mirambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 ECS and SMEQ Joint International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico. pp.698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6566,51 +6566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-cor326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-cor325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecanuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Skaper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirambet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1859708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;taghzzaf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7204MPN6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00072j" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boutoba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201603jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volovitch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201307550" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D0GFHRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmetz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HXC4V60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.07.052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZW90SX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lacouture" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.12.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJZQJ4P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5HWSJDK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.03.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL31Z3KD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raboin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.259" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8J5VMR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Kaddah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rocca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2026.148416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-cor326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco Owens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rhouta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00476k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796759v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasco-Owens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veys-Renaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144303" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04796763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitaghzzaf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zarki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-cor325" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141361" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.127940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecanuet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Skaper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tardelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mirambet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2020.1859708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Chahboun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cartigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.138303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04862-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aitout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.105186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201911049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5122320" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02401231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadri Faiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirambet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cartigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.03.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.02.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Rhouta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Khalil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.083" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMV4QZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1421714jes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;taghzzaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2016.10.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7204MPN6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.06.131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GLHPW08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ait El Haj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M64L1VP6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reguer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00072j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha M'Hiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Mihoubi Boudhrioua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2015.09.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLNCS36H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600294" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-35G6CHSQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mathis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.11.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G52PQ4FQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2935-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudj Guessoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2015.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKQ59PJP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boutoba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0201603jes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Aghzzaf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.07.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZW90SX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HXC4V60-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.08.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -E. Barchiche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.04.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DBTPTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lebouil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volovitch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201307550" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2D0GFHRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Belhamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.08.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG0X6HPN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Henrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom2013.02.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Steinmetz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036416v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.06.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LSDN4F9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Juers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lacouture" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2006.12.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJZQJ4P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zksu.2007.2007.suppl_26.593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02029477v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0616026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5HWSJDK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Meausoone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.03.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL31Z3KD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raboin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.259" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8J5VMR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddle Jacqueline" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genachte-Le Bail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999NAN10019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>