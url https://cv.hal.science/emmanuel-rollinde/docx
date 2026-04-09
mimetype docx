--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1098,78 +1098,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Thématique 2 | 29, pp.229-246. </w:t>
+              <w:t xml:space="preserve">, 2024, Thématique 2, pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11sgd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711556v1</w:t>
+                <w:t xml:space="preserve">hal-04813197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes énergétiques et modèles scientifiques scolaires de l'énergie. Analyse d'une séance de formation continue</w:t>
               </w:r>
@@ -2523,542 +2523,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03645659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Enrichment of Damped Lyα Systems as a Direct Constraint on Population III Star Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Girish Kulkarni</w:t>
+                <w:t xml:space="preserve">The large-scale quasar-Lyman α forest cross-correlation from BOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/93⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645506v1</w:t>
+                <w:t xml:space="preserve">hal-03645552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale quasar-Lyman α forest cross-correlation from BOSS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
+                <w:t xml:space="preserve">Chemical Enrichment of Damped Lyα Systems as a Direct Constraint on Population III Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph F. Hennawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 772, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645552v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample variance and Lyman α forest transmission statistics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baryon acoustic oscillations in the Lyα forest of BOSS quasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Theuns</w:t>
+                <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schaye</w:t>
+                <w:t xml:space="preserve">T. Delubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pâris</w:t>
+                <w:t xml:space="preserve">J. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Petitjean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts057⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 552, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645634v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryon acoustic oscillations in the Lyα forest of BOSS quasars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.G. Busca</w:t>
+                <w:t xml:space="preserve">Sample variance and Lyman α forest transmission statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Delubac</w:t>
+                <w:t xml:space="preserve">T. Theuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rich</w:t>
+                <w:t xml:space="preserve">J. Schaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">I. Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Font-Ribera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 552, pp.A96. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428, pp.540-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823679v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BOSS Lyα Forest Sample from SDSS Data Release 9</w:t>
               </w:r>
@@ -3312,77 +3312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large-scale cross-correlation of Damped Lyman alpha systems with the Lyman alpha forest: first measurements from BOSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Carithers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,90 +3446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sloan Digital Sky Survey quasar catalog: ninth data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. P. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3580,103 +3580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A principal component analysis of quasar UV spectra at z ~ 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pâris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 530, pp.50. </w:t>
@@ -3861,51 +3861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lyman-α forest in three dimensions: measurements of large scale flux correlations from BOSS 1st-year data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anže Slosar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew M. Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 534, pp.135. </w:t>
@@ -4397,90 +4397,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural networks for quasar selection and photometric redshift determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 523, pp.A14. </w:t>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 386, pp.211-229. </w:t>
@@ -5331,51 +5331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse and Longitudinal Correlation Functions in the Intergalactic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,278 +6177,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale structure in molecular gas from multi-epoch observations of HD 34078</w:t>
+                <w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. R. Federman</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 401, pp.215-226. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 341, pp.1279-1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111250v1</w:t>
+                <w:t xml:space="preserve">insu-04054627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t>
+                <w:t xml:space="preserve">Small scale structure in molecular gas from multi-epoch observations of HD 34078</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Colombi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aracil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 341, pp.1279-1289. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 401, pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04054627v1</w:t>
+                <w:t xml:space="preserve">hal-04111250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lyα forest around high-redshift galaxies</w:t>
               </w:r>
@@ -6698,51 +6698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties and small-scale structure of the Lyman-alpha forest: Inversion of the HE 1122-1628 UVES spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,2585 +6781,2503 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04054634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition de l'usage du planétaire humain par des enseignants</w:t>
+                <w:t xml:space="preserve">Scientific Modelling: A Transdisciplinary Approach from Kindergarten to High School – An Illustration with the Solar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Munier et Manuel Bächtold, Jun 2024, Montpellier, France. pp.234-243</w:t>
+              <w:t xml:space="preserve">The 17th Asian Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAFOR, Nov 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261711v1</w:t>
+                <w:t xml:space="preserve">hal-05385406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Modelling: A Transdisciplinary Approach from Kindergarten to High School – An Illustration with the Solar System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Asian Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAFOR, Nov 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385406v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208316v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+                <w:t xml:space="preserve">Evaluation de la collaboration et de l’autonomiedesélèves de 6ème dans le projet Sciences du collège Pailleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14926150209556538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156700v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la collaboration et de l’autonomiedesélèves de 6ème dans le projet Sciences du collège Pailleron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+                <w:t xml:space="preserve">Des conditions de réussite du projet innovant : un éclairage depuis les Lieux d’éducation associés à Institut français de l’éducation (LéA-IFÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum académique de l'innovation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardie d'Amiens, Apr 2023, Amiens, France. https://pod.phm.education.gouv.fr/innovation-pedagogique-cardie-amiens/video/19508-table-ronde-forum-academique-de-linnovation-2023/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156771v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conditions de réussite du projet innovant : un éclairage depuis les Lieux d’éducation associés à Institut français de l’éducation (LéA-IFÉ)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum académique de l'innovation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardie d'Amiens, Apr 2023, Amiens, France. https://pod.phm.education.gouv.fr/innovation-pedagogique-cardie-amiens/video/19508-table-ronde-forum-academique-de-linnovation-2023/</w:t>
+              <w:t xml:space="preserve">Actes du colloque ETM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163325v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+                <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque ETM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.309-320</w:t>
+              <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418936v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Assia Nechache</w:t>
+                <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195051v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699717v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+                <w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Derniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321373v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008391v2</w:t>
+                <w:t xml:space="preserve">hal-03321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+                <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321364v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling astronomy education, the case of F-HOU tools: SalsaJ and Human Orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
+              <w:t xml:space="preserve">Education and Heritage in the era of Big Data in Astronomy Proceedings IAU Symposium No. 367, 2020 R.M. Ros, B. Garcia, S. Gullberg, J. Moldon &amp; P. Rojo, eds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986224v1</w:t>
+                <w:t xml:space="preserve">hal-03172677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling astronomy education, the case of F-HOU tools: SalsaJ and Human Orrery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Heritage in the era of Big Data in Astronomy Proceedings IAU Symposium No. 367, 2020 R.M. Ros, B. Garcia, S. Gullberg, J. Moldon &amp; P. Rojo, eds.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172677v1</w:t>
+                <w:t xml:space="preserve">hal-03913063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Astronomy education research in France: survey and analysis. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bretanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Frède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">Astronomy Education Conference : Bridging Research &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAU, Sep 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913063v1</w:t>
+                <w:t xml:space="preserve">hal-04510634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy education research in France: survey and analysis. Preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Bretanos</w:t>
+                <w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hoppenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy Education Conference : Bridging Research &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAU, Sep 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510634v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enacting planets to learn physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Decamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIREP-MPTL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410299v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enacting planets to learn physics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-object spectroscopy with the European ELT: scientific synergies between EAGLE and EVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Barbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piercarlo Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIREP-MPTL 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84467K 1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.924819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270587v1</w:t>
+                <w:t xml:space="preserve">hal-03809401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-object spectroscopy with the European ELT: scientific synergies between EAGLE and EVE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
+                <w:t xml:space="preserve">Dense Sampling and Large Volume: The Structure of the Intergalactic Medium from 50,000 SDSS3 BOSS Quasar Absorption Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert A. Croft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAS 219th Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Austin (Texas), United States. pp.324.03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.924819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03809401v1</w:t>
+                <w:t xml:space="preserve">in2p3-00706848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Sampling and Large Volume: The Structure of the Intergalactic Medium from 50,000 SDSS3 BOSS Quasar Absorption Spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bechtold</w:t>
+                <w:t xml:space="preserve">A Far UV Spectroscopic Study of the HD 34078 Sightline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS 219th Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Austin (Texas), United States. pp.324.03</w:t>
+              <w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Zermatt, Switzerland, Switzerland. pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706848v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Far UV Spectroscopic Study of the HD 34078 Sightline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FUSE and CFHT observations towards HD 34078</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boissé</w:t>
+                <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Zermatt, Switzerland, Switzerland. pp.541</w:t>
+              <w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804438v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUSE and CFHT observations towards HD 34078</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
+                <w:t xml:space="preserve">The correlation of the Lyman-alpha forest in close pairs and groups of high-redshift quasars: clustering of matter on scales 1-5 Mpc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.183</w:t>
+              <w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809496v1</w:t>
+                <w:t xml:space="preserve">insu-04054629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of the Lyman-alpha forest in close pairs and groups of high-redshift quasars: clustering of matter on scales 1-5 Mpc</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">3D Spatial Distribution of the Intergalactic Medium: The ESO Blues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pichon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Drivers for ESO Future VLT/VLTI Instrumentation: Proceedings of the ESO Workshop Held in Garching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10857019_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04054630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9369,159 +9287,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et raisonner autour de l’astronomie en cycle 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Leblond</w:t>
+                <w:t xml:space="preserve">Géraldine Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème rencontre internationale des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Cognition and Minds in Orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9550,73 +9468,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences in the flesh, embodiment in science education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation adaptée à des séances autonomes et inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9625,123 +9543,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saussez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationale des LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Human Orrery in teacher training, how to introduce pre-service teachers to mathematics and science subjects by using a HO in primary classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9757,51 +9675,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroEdu2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9811,175 +9729,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomie pour l’éducation dans l’espace Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://lemanuscrit.fr. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://lemanuscrit.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Astronomie pour l'éducation, Emmanuel Rollinde, 9782488613033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Astronomie pour l’éducation dans l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Emmanuel Rollinde, 9782304052633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9989,51 +9907,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet interdisciplinaire de sciences au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10066,159 +9984,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les notions de pratique(s) et d'activité(s) dans la recherche contemporaine en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre les Corps célestes avec le Corps Apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engager le corps pour enseigner et apprendre. Diversité de perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants du primaire à une démarche interdisciplinaire mathématiques-sciences dans le contexte de l’astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10251,163 +10169,163 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Abboud et C. de Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-211, 2022, 978-2-86612-403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation à l’astronomie en France : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Sergio Bretanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomie pour l’Education dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782304052633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10417,186 +10335,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hypothèses sur les orbites du Système solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Keradennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Keradennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cindy Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should frames of reference be enacted in astronomy education? (Seminar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPRESS Seminar Series (https://indico.cern.ch/category/15165/)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10606,51 +10524,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique enseignante interdisciplinaire en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10659,334 +10577,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BigBOSS Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schlegel</w:t>
+                <w:t xml:space="preserve">F. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abdalla</w:t>
+                <w:t xml:space="preserve">T. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Abraham</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00739709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale structure in diffuse molecular gas from repeated FUSE and visible spectra of HD 34078</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+                <w:t xml:space="preserve">Guillaume Pineau Des Forets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Petit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10996,190 +10914,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futures of Education - GHOU 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Pennypacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Pennypacker</w:t>
+                <w:t xml:space="preserve">Rosa Doran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Doran</w:t>
+                <w:t xml:space="preserve">Hassane Darhmanoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Darhmanoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Toshihiro Handa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] G-HOU. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition de l'usage du planétaire humain par des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.234-243, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser le planétaire pour mesurer et représenter l'évolution au cours du temps de la distance entre deux planètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
@@ -11705,51 +11705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCA4F929"/>
+    <w:nsid w:val="B046E30B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11853,51 +11853,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="677B4DD3"/>
+    <w:nsid w:val="0F68A3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12001,51 +12001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0251D479"/>
+    <w:nsid w:val="6A2A2076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12149,51 +12149,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98DFBC3C"/>
+    <w:nsid w:val="8A722316"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2021"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12389,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ldar.website" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.rollinde@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/planetaire.overblog.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaenf.cyu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astrojourneys.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aristarchusproject.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embodiment-steam.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/astre-ile-de-france/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr-2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/vivre-lastronomie-en-primaire-vivap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/college-pailleron-paris/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ubben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Loch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/17285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Koenig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couanon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballenghien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303664v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01662026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-017-9865-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ferlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kulkarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Hennawi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vangioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/64" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/93" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Font-Ribera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arnau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escud&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinkmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645634v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theuns" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#226;ris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Font-Ribera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khee-Gan Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie E. Bartsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carithers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/3/69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Y&#232;che" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Borde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322130" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Carithers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Ross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Pieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/09/001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vangioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Olive" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15259.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Olive" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Inoue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Nascimento Guimaraes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaumont Rollinde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Ramos de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Djorgovski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11624.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Theuns" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Chand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08931.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Olive" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430401" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012727v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Le Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-G. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruscoli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maselli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06784.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150209556538" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172677v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809401v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Barbuy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924819" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706848v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. Croft" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechtold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809496v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384848v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leblond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cavallo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481844v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/engager-le-corps-pour-enseigner-et-apprendre-diversite-de-perspectives" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Keradennec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528351v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010081v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des Forets" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089436v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pennypacker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Doran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Darhmanoui" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Handa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ldar.website" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.rollinde@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/planetaire.overblog.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaenf.cyu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astrojourneys.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aristarchusproject.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embodiment-steam.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/astre-ile-de-france/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr-2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/vivre-lastronomie-en-primaire-vivap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/college-pailleron-paris/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ubben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Loch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/17285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Koenig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couanon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballenghien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303664v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01662026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-017-9865-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ferlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kulkarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Hennawi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vangioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/64" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Font-Ribera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arnau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escud&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinkmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/93" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Font-Ribera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220724" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theuns" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#226;ris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khee-Gan Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie E. Bartsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carithers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/3/69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Y&#232;che" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Borde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322130" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Carithers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Ross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Pieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/09/001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vangioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Olive" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15259.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Olive" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Inoue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Nascimento Guimaraes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaumont Rollinde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Ramos de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Djorgovski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11624.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Theuns" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Chand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08931.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Olive" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430401" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012727v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Le Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-G. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruscoli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maselli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06784.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150209556538" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Barbuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. Croft" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechtold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leblond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cavallo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481844v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/engager-le-corps-pour-enseigner-et-apprendre-diversite-de-perspectives" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Keradennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des Forets" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pennypacker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Doran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Darhmanoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Handa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>