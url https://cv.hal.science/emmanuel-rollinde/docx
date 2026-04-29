--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -716,248 +716,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’école du planétaire humain</w:t>
+                <w:t xml:space="preserve">Exploring effects of embodied learning on students’ perception on astronomy and science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémi Lapaire</w:t>
+                <w:t xml:space="preserve">Malte Ubben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Maisch</w:t>
+                <w:t xml:space="preserve">Maximilian Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cape.597.0058⟩</w:t>
+              <w:t xml:space="preserve">Eurasia Journal of Mathematics, Science and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.em2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29333/ejmste/17285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005664v1</w:t>
+                <w:t xml:space="preserve">hal-05318391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring effects of embodied learning on students’ perception on astronomy and science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’école du planétaire humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Lapaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Ubben</w:t>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Loch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sandra Nogry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasia Journal of Mathematics, Science and Technology Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (11), pp.em2723. </w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 597 (1), pp.58-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29333/ejmste/17285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318391v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des obstacles liés au transfert des mathématiques en physique : exemples des équations différentielles dans l'étude des oscillations mécaniques dans une classe de terminale S1 au Sénégal</w:t>
               </w:r>
@@ -969,51 +969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1077,51 +1077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Thématique 2, pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1149,161 +1149,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes énergétiques et modèles scientifiques scolaires de l'énergie. Analyse d'une séance de formation continue</w:t>
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Tison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.130-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681131v1</w:t>
+                <w:t xml:space="preserve">hal-04612737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orbites planétaires sont-elles circulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.5-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1322,178 +1326,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+                <w:t xml:space="preserve">Chaînes énergétiques et modèles scientifiques scolaires de l'énergie. Analyse d'une séance de formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Copreaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estelle Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.313-322</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/mje.4513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612737v1</w:t>
+                <w:t xml:space="preserve">hal-04681131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.313-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1531,51 +1531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101, pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,368 +1603,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mathématiques du Système Solaire en plein air. Le planétaire humain au collège</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Derniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293334v1</w:t>
+                <w:t xml:space="preserve">hal-03252842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser pour transmettre : L’Astronomie de la Terre aux Etoiles en Ile-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les Mathématiques du Système Solaire en plein air. Le planétaire humain au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49, pp. 49-51</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.37-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557731v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modéliser pour transmettre : L’Astronomie de la Terre aux Etoiles en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+                <w:t xml:space="preserve">Raphaël Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Derniaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'AMCSTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp. 49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252842v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incarner la notion de vitesse en classe de 6e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Couanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enacting Planets to Understand Occultation Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOE - Journal of Occultation and Eclipse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la physique et les mathématiques autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la physique et les mathématiques autrement : EU-HOU, Hands-On Universe EU-HOU, Hands-On Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2438,51 +2438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph F. Hennawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,1964 +2523,1964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03645659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale quasar-Lyman α forest cross-correlation from BOSS</w:t>
+                <w:t xml:space="preserve">The one-dimensional Lyα forest power spectrum from BOSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+                <w:t xml:space="preserve">Nathalie Palanque-Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Arnau</w:t>
+                <w:t xml:space="preserve">Christophe Yèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+                <w:t xml:space="preserve">Arnaud Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brinkmann</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/018⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 559, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645552v1</w:t>
+                <w:t xml:space="preserve">cea-01135469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Enrichment of Damped Lyα Systems as a Direct Constraint on Population III Star Formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baryon acoustic oscillations in the Lyα forest of BOSS quasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 552, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03645506v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryon acoustic oscillations in the Lyα forest of BOSS quasars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sample variance and Lyman α forest transmission statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Theuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428, pp.540-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823679v1</w:t>
+                <w:t xml:space="preserve">hal-03645634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample variance and Lyman α forest transmission statistics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjean</w:t>
+                <w:t xml:space="preserve">Chemical Enrichment of Damped Lyα Systems as a Direct Constraint on Population III Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph F. Hennawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03645634v1</w:t>
+                <w:t xml:space="preserve">hal-03645506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BOSS Lyα Forest Sample from SDSS Data Release 9</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The large-scale quasar-Lyman α forest cross-correlation from BOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Bailey</w:t>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie E. Bartsch</w:t>
+                <w:t xml:space="preserve">Eduard Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Carithers</w:t>
+                <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle S. Dawson</w:t>
+                <w:t xml:space="preserve">J. Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 145, pp.69. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/145/3/69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823680v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional Lyα forest power spectrum from BOSS</w:t>
+                <w:t xml:space="preserve">The BOSS Lyα Forest Sample from SDSS Data Release 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Palanque-Delabrouille</w:t>
+                <w:t xml:space="preserve">Khee-Gan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Yèche</w:t>
+                <w:t xml:space="preserve">Stephen Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Borde</w:t>
+                <w:t xml:space="preserve">Leslie E. Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
+                <w:t xml:space="preserve">William Carithers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziano Rossi</w:t>
+                <w:t xml:space="preserve">Kyle S. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 559, pp.A85. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/145/3/69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01135469v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale cross-correlation of Damped Lyman alpha systems with the Lyman alpha forest: first measurements from BOSS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduard Arnau</w:t>
+                <w:t xml:space="preserve">The Sloan Digital Sky Survey quasar catalog: ninth data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill Carithers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khee-Gan Lee</w:t>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2012/11/059⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 548, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645727v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sloan Digital Sky Survey quasar catalog: ninth data release</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">The large-scale cross-correlation of Damped Lyman alpha systems with the Lyman alpha forest: first measurements from BOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. P. Ross</w:t>
+                <w:t xml:space="preserve">Bill Carithers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khee-Gan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 548, pp.A66. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2012/11/059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823676v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A principal component analysis of quasar UV spectra at z ~ 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of BAO reconstruction with a quasar Ly-α survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pâris</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 530, pp.50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016233⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 534, pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00706738v1</w:t>
+                <w:t xml:space="preserve">in2p3-00706729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Agol</w:t>
+                <w:t xml:space="preserve">H. Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+                <w:t xml:space="preserve">C. Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+                <w:t xml:space="preserve">D. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662779v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyman-α forest in three dimensions: measurements of large scale flux correlations from BOSS 1st-year data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+                <w:t xml:space="preserve">A principal component analysis of quasar UV spectra at z ~ 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew M. Pieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/09/001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706730v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (3), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706734v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of BAO reconstruction with a quasar Ly-α survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Lyman-α forest in three dimensions: measurements of large scale flux correlations from BOSS 1st-year data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peirani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjean</w:t>
+                <w:t xml:space="preserve">Anže Slosar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew M. Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 09, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/09/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706729v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Allende Prieto</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. An</w:t>
+                <w:t xml:space="preserve">Deokkeun An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Anderson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">É. Aubourg</w:t>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 193, pp.29. </w:t>
+              <w:t xml:space="preserve">, 2011, 195, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591478v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural networks for quasar selection and photometric redshift determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 523, pp.A14. </w:t>
@@ -4914,291 +4914,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the topology of the intergalactic medium at z ~ 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic Ray Production of Beryllium and Boron at High Redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Caucci</w:t>
+                <w:t xml:space="preserve">David Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colombi</w:t>
+                <w:t xml:space="preserve">Keith A. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pichon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susumu Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 386, pp.211-229. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 673, pp.676-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13016.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/524931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646450v1</w:t>
+                <w:t xml:space="preserve">hal-03646503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic Ray Production of Beryllium and Boron at High Redshift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovering the topology of the intergalactic medium at z ~ 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+                <w:t xml:space="preserve">S. Caucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A. Olive</w:t>
+                <w:t xml:space="preserve">S. Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Inoue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 673, pp.676-685. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 386, pp.211-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/524931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13016.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646503v1</w:t>
+                <w:t xml:space="preserve">hal-03646450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for overdensity around z_em &amp;gt; 4 quasars from the proximity effect.</w:t>
               </w:r>
@@ -5331,90 +5331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse and Longitudinal Correlation Functions in the Intergalactic Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Messenger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125, pp.24</w:t>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5577,77 +5577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population III Generated Cosmic Rays and the Production of &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith A. Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 651, pp.658-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5675,261 +5675,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The density structure around quasars from optical depth statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cosmological Cosmic Rays and the Observed &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li Plateau in Metal-poor Halo Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghunathan Srianand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hum Chand</w:t>
+                <w:t xml:space="preserve">Keith Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08931.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 627, pp.666-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/430401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786473v1</w:t>
+                <w:t xml:space="preserve">hal-04111409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Cosmic Rays and the Observed &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li Plateau in Metal-poor Halo Stars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The density structure around quasars from optical depth statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghunathan Srianand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Theuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Olive</w:t>
+                <w:t xml:space="preserve">Hum Chand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 627, pp.666-673. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 361, pp.1015-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/430401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08931.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111409v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A far UV study of interstellar gas towards HD34078: high excitation H2 and small scale structure - Based on observations performed by the FUSE mission and at the CFHT telescope</w:t>
               </w:r>
@@ -6177,481 +6177,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Lyα forest around high-redshift galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aracil</w:t>
+                <w:t xml:space="preserve">M. Bruscoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notice of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 343, pp.L41-L45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06784.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04054627v1</w:t>
+                <w:t xml:space="preserve">hal-04111205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale structure in molecular gas from multi-epoch observations of HD 34078</w:t>
+                <w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030103⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 341, pp.1279-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111250v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04054627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyα forest around high-redshift galaxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Schneider</w:t>
+                <w:t xml:space="preserve">Small scale structure in molecular gas from multi-epoch observations of HD 34078</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maselli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notice of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 343, pp.L41-L45. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 401, pp.215-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06784.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111205v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of the Lyman α forest: three-dimensional investigation of the intergalactic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colombi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 326, pp.597-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6698,64 +6698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties and small-scale structure of the Lyman-alpha forest: Inversion of the HE 1122-1628 UVES spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 376, pp.28-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6815,390 +6815,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Modelling: A Transdisciplinary Approach from Kindergarten to High School – An Illustration with the Solar System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Asian Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAFOR, Nov 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385406v1</w:t>
+                <w:t xml:space="preserve">hal-05208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Scientific Modelling: A Transdisciplinary Approach from Kindergarten to High School – An Illustration with the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The 17th Asian Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAFOR, Nov 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208316v1</w:t>
+                <w:t xml:space="preserve">hal-05385406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la collaboration et de l’autonomiedesélèves de 6ème dans le projet Sciences du collège Pailleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14926150209556538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156700v1</w:t>
+                <w:t xml:space="preserve">hal-04156771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la collaboration et de l’autonomiedesélèves de 6ème dans le projet Sciences du collège Pailleron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilia Samali</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14926150209556538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04156771v1</w:t>
+                <w:t xml:space="preserve">hal-04156700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conditions de réussite du projet innovant : un éclairage depuis les Lieux d’éducation associés à Institut français de l’éducation (LéA-IFÉ)</w:t>
               </w:r>
@@ -7223,51 +7223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum académique de l'innovation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardie d'Amiens, Apr 2023, Amiens, France. https://pod.phm.education.gouv.fr/innovation-pedagogique-cardie-amiens/video/19508-table-ronde-forum-academique-de-linnovation-2023/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7292,51 +7292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,687 +7381,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195051v1</w:t>
+                <w:t xml:space="preserve">hal-03321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Derniaux</w:t>
+                <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t>
+              <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008391v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Derniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321364v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
+              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986224v1</w:t>
+                <w:t xml:space="preserve">hal-03913063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling astronomy education, the case of F-HOU tools: SalsaJ and Human Orrery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and Heritage in the era of Big Data in Astronomy Proceedings IAU Symposium No. 367, 2020 R.M. Ros, B. Garcia, S. Gullberg, J. Moldon &amp; P. Rojo, eds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8080,446 +8110,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913063v1</w:t>
+                <w:t xml:space="preserve">hal-03986224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy education research in France: survey and analysis. Preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enacting planets to learn physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pitout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Frède</w:t>
+                <w:t xml:space="preserve">N Decamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy Education Conference : Bridging Research &amp; Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIREP-MPTL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510634v1</w:t>
+                <w:t xml:space="preserve">hal-02270587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Abboud</w:t>
+                <w:t xml:space="preserve">Astronomy education research in France: survey and analysis. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hoppenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">P Bretanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Astronomy Education Conference : Bridging Research &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAU, Sep 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410299v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enacting planets to learn physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hoppenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Decamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIREP-MPTL 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270587v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-object spectroscopy with the European ELT: scientific synergies between EAGLE and EVE</w:t>
               </w:r>
@@ -8665,64 +8665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert A. Croft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,51 +8928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9027,90 +9027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The correlation of the Lyman-alpha forest in close pairs and groups of high-redshift quasars: clustering of matter on scales 1-5 Mpc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.73</w:t>
@@ -9139,51 +9139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spatial Distribution of the Intergalactic Medium: The ESO Blues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9340,51 +9340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème rencontre internationale des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9409,77 +9409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Cognition and Minds in Orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Ubben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences in the flesh, embodiment in science education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9504,90 +9504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation adaptée à des séances autonomes et inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saussez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9642,51 +9642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Human Orrery in teacher training, how to introduce pre-service teachers to mathematics and science subjects by using a HO in primary classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroEdu2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9743,51 +9743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomie pour l’éducation dans l’espace Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://lemanuscrit.fr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://lemanuscrit.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -9818,51 +9818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Astronomie pour l’éducation dans l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Emmanuel Rollinde, 9782304052633</w:t>
             </w:r>
           </w:p>
@@ -9921,77 +9921,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet interdisciplinaire de sciences au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les notions de pratique(s) et d'activité(s) dans la recherche contemporaine en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -10020,51 +10020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre les Corps célestes avec le Corps Apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engager le corps pour enseigner et apprendre. Diversité de perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Abboud et C. de Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-211, 2022, 978-2-86612-403-8</w:t>
@@ -10205,90 +10205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation à l’astronomie en France : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Sergio Bretanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomie pour l’Education dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782304052633</w:t>
@@ -10349,51 +10349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hypothèses sur les orbites du Système solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Keradennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,51 +10437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should frames of reference be enacted in astronomy education? (Seminar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPRESS Seminar Series (https://indico.cern.ch/category/15165/)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10538,103 +10538,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique enseignante interdisciplinaire en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10708,51 +10708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10791,51 +10791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale structure in diffuse molecular gas from repeated FUSE and visible spectra of HD 34078</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,51 +10928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futures of Education - GHOU 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Pennypacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11078,64 +11078,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition de l'usage du planétaire humain par des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.234-243, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11186,51 +11186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heussaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Colloque COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.505-518, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11255,64 +11255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Orrery to help 11 years old students investigate the shape of planetary orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.42-51, 2024, 978-625-393-909-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11363,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heussaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Colloque COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-378, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11458,51 +11458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième symposium d’Étude sur le Travail Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-911446-36-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11527,51 +11527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11705,51 +11705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B046E30B"/>
+    <w:nsid w:val="D9690949"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11853,51 +11853,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F68A3CE"/>
+    <w:nsid w:val="A73D799F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12001,51 +12001,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A2A2076"/>
+    <w:nsid w:val="CEA1522B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12149,51 +12149,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A722316"/>
+    <w:nsid w:val="19825C08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2021"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12389,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ldar.website" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.rollinde@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/planetaire.overblog.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaenf.cyu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astrojourneys.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aristarchusproject.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embodiment-steam.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/astre-ile-de-france/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr-2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/vivre-lastronomie-en-primaire-vivap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/college-pailleron-paris/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ubben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Loch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/17285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Koenig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couanon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballenghien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303664v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01662026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-017-9865-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ferlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kulkarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Hennawi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vangioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/64" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Font-Ribera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arnau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escud&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinkmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/93" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Font-Ribera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220724" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theuns" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#226;ris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts057" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khee-Gan Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie E. Bartsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carithers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/3/69" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Y&#232;che" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Borde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322130" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Carithers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Ross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Pieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/09/001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vangioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Olive" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15259.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646503v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Olive" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Inoue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Nascimento Guimaraes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaumont Rollinde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Ramos de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Djorgovski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11624.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Theuns" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Chand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08931.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Olive" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430401" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012727v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Le Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-G. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruscoli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maselli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06784.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150209556538" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Barbuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. Croft" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechtold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leblond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cavallo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481844v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/engager-le-corps-pour-enseigner-et-apprendre-diversite-de-perspectives" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Keradennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des Forets" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pennypacker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Doran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Darhmanoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Handa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ldar.website" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.rollinde@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/planetaire.overblog.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaenf.cyu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astrojourneys.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aristarchusproject.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embodiment-steam.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/astre-ile-de-france/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr-2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/vivre-lastronomie-en-primaire-vivap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/college-pailleron-paris/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ubben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Loch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/17285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Koenig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couanon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballenghien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303664v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01662026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-017-9865-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ferlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kulkarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Hennawi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vangioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/64" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Y&#232;che" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Borde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Font-Ribera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theuns" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#226;ris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/93" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Font-Ribera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arnau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escud&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinkmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khee-Gan Lee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie E. Bartsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carithers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/3/69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Ross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Carithers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Pieri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/09/001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vangioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Olive" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15259.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Inoue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524931" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Nascimento Guimaraes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaumont Rollinde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Ramos de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Djorgovski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11624.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Olive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430401" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Theuns" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Chand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08931.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012727v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Le Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-G. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruscoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maselli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06784.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030103" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150209556538" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Barbuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. Croft" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechtold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leblond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cavallo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481844v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/engager-le-corps-pour-enseigner-et-apprendre-diversite-de-perspectives" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Keradennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des Forets" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pennypacker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Doran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Darhmanoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Handa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>