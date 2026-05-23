--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -682,1095 +682,1116 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring effects of embodied learning on students’ perception on astronomy and science</w:t>
+                <w:t xml:space="preserve">Modéliser pour comprendre le système solaire : une approche didactique de la maternelle à la terminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Ubben</w:t>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Loch</w:t>
+                <w:t xml:space="preserve">Soria Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasia Journal of Mathematics, Science and Technology Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 142, pp.21-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318391v1</w:t>
+                <w:t xml:space="preserve">hal-05607653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école du planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Lapaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nogry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 597 (1), pp.58-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cape.597.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des obstacles liés au transfert des mathématiques en physique : exemples des équations différentielles dans l'étude des oscillations mécaniques dans une classe de terminale S1 au Sénégal</w:t>
+                <w:t xml:space="preserve">Exploring effects of embodied learning on students’ perception on astronomy and science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Thiam</w:t>
+                <w:t xml:space="preserve">Malte Ubben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Diouf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maximilian Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurasia Journal of Mathematics, Science and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.em2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29333/ejmste/17285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352966v1</w:t>
+                <w:t xml:space="preserve">hal-05318391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’astronomie dans la formation des enseignants du premier degré : un contexte interdisciplinaire pour favoriser les enseignements en mathématiques et en sciences</w:t>
+                <w:t xml:space="preserve">Analyse des obstacles liés au transfert des mathématiques en physique : exemples des équations différentielles dans l'étude des oscillations mécaniques dans une classe de terminale S1 au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Abboud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Moustapha Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813197v1</w:t>
+                <w:t xml:space="preserve">hal-05352966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L’astronomie dans la formation des enseignants du premier degré : un contexte interdisciplinaire pour favoriser les enseignements en mathématiques et en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Thématique 2, pp.229-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sgd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612737v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les orbites planétaires sont-elles circulaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Chaînes énergétiques et modèles scientifiques scolaires de l'énergie. Analyse d'une séance de formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26220/mje.4513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227613v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes énergétiques et modèles scientifiques scolaires de l'énergie. Analyse d'une séance de formation continue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.130-142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681131v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+                <w:t xml:space="preserve">Les orbites planétaires sont-elles circulaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.313-322</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.5-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454068v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620370v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La pratique de la polyvalence vécue par les professeurs des écoles débutants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Derniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/158bt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252842v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mathématiques du Système Solaire en plein air. Le planétaire humain au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 124, pp.37-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1795,51 +1816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser pour transmettre : L’Astronomie de la Terre aux Etoiles en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,1635 +1935,1605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incarner la notion de vitesse en classe de 6e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Should frames of reference be enacted in astronomy instruction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Couanon</w:t>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ballenghien</w:t>
+                <w:t xml:space="preserve">Catherine Derniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevPhysEducRes.17.013105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309246v1</w:t>
+                <w:t xml:space="preserve">hal-03252842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enacting Planets to Understand Occultation Phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Incarner la notion de vitesse en classe de 6e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Couanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOE - Journal of Occultation and Eclipse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114 (1023), pp.411-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303664v3</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Science Through Enacted Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rollinde</w:t>
+                <w:t xml:space="preserve">Enacting Planets to Understand Occultation Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOE - Journal of Occultation and Eclipse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662026v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303664v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la physique et les mathématiques autrement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Science Through Enacted Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacôme Delva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Int J of Sci and Math Educ, 17, pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10763-017-9865-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801991v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la physique et les mathématiques autrement : EU-HOU, Hands-On Universe EU-HOU, Hands-On Universe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enseigner la physique et les mathématiques autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Melchior</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (983), pp.469 - 496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303711v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Constraints on the Contribution of Population III Stars to Cosmic Reionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la physique et les mathématiques autrement : EU-HOU, Hands-On Universe EU-HOU, Hands-On Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girish Kulkarni</w:t>
+                <w:t xml:space="preserve">Roger Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph F. Hennawi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03645659v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional Lyα forest power spectrum from BOSS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Constraints on the Contribution of Population III Stars to Cosmic Reionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Palanque-Delabrouille</w:t>
+                <w:t xml:space="preserve">Joseph F. Hennawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Yèche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322130⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135469v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03645659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baryon acoustic oscillations in the Lyα forest of BOSS quasars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Enrichment of Damped Lyα Systems as a Direct Constraint on Population III Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph F. Hennawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220724⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823679v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample variance and Lyman α forest transmission statistics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The large-scale quasar-Lyman α forest cross-correlation from BOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645634v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Enrichment of Damped Lyα Systems as a Direct Constraint on Population III Star Formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baryon acoustic oscillations in the Lyα forest of BOSS quasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Font-Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/93⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 552, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645506v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00823679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The large-scale quasar-Lyman α forest cross-correlation from BOSS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample variance and Lyman α forest transmission statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Theuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/05/018⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428, pp.540-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645552v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BOSS Lyα Forest Sample from SDSS Data Release 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khee-Gan Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie E. Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khee-Gan Lee</w:t>
+                <w:t xml:space="preserve">William Carithers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle S. Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 145, pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-6256/145/3/69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00823680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sloan Digital Sky Survey quasar catalog: ninth data release</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjean</w:t>
+                <w:t xml:space="preserve">The one-dimensional Lyα forest power spectrum from BOSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Palanque-Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Aubourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bailey</w:t>
+                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. P. Ross</w:t>
+                <w:t xml:space="preserve">Graziano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 548, pp.A66. </w:t>
+              <w:t xml:space="preserve">, 2013, 559, pp.A85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823676v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large-scale cross-correlation of Damped Lyman alpha systems with the Lyman alpha forest: first measurements from BOSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Miralda-Escudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Carithers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khee-Gan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, </w:t>
@@ -3574,3230 +3565,3364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of BAO reconstruction with a quasar Ly-α survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sloan Digital Sky Survey quasar catalog: ninth data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Le Goff</w:t>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Magneville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjean</w:t>
+                <w:t xml:space="preserve">N. P. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 534, pp.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117736⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 548, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00706729v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">É. Aubourg</w:t>
+                <w:t xml:space="preserve">A principal component analysis of quasar UV spectra at z ~ 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pâris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591478v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A principal component analysis of quasar UV spectra at z ~ 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rollinde</w:t>
+                <w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aubourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.G. Busca</w:t>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 530, pp.50. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (3), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706738v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t>
+                <w:t xml:space="preserve">The Lyman-α forest in three dimensions: measurements of large scale flux correlations from BOSS 1st-year data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Eisenstein</w:t>
+                <w:t xml:space="preserve">Anže Slosar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Font-Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H. Weinberg</w:t>
+                <w:t xml:space="preserve">Matthew M. Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Agol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+                <w:t xml:space="preserve">James Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 09, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/09/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662779v1</w:t>
+                <w:t xml:space="preserve">in2p3-00706730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyman-α forest in three dimensions: measurements of large scale flux correlations from BOSS 1st-year data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Le Goff</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deokkeun An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2011/09/001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 195, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706730v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Aubourg</w:t>
+                <w:t xml:space="preserve">Simulations of BAO reconstruction with a quasar Ly-α survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 534, pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706734v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural networks for quasar selection and photometric redshift determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Yèche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N.G. Busca</w:t>
+                <w:t xml:space="preserve">D. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913508⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706741v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO emission and variable CH and CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial neural networks for quasar selection and photometric redshift determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. R. Federman</w:t>
+                <w:t xml:space="preserve">C. Yèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 501, pp.221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 523, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479918v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Population III stars on cosmic chemical evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">CO emission and variable CH and CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vangioni</w:t>
+                <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Daigne</w:t>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15259.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 501, pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646246v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO emission and variable CH and CH+ absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Influence of Population III stars on cosmic chemical evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. R. Federman</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vangioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Daigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 398, pp.1782-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2009.15259.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992563v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic Ray Production of Beryllium and Boron at High Redshift</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO emission and variable CH and CH+ absorption towards HD 34078: evidence for a nascent bow shock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/524931⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 501, pp.221-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646503v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering the topology of the intergalactic medium at z ~ 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Caucci</w:t>
+                <w:t xml:space="preserve">S. Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colombi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 386, pp.211-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13016.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for overdensity around z_em &amp;gt; 4 quasars from the proximity effect.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic Ray Production of Beryllium and Boron at High Redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Nascimento Guimaraes</w:t>
+                <w:t xml:space="preserve">Keith A. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Petitjean</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susumu Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11624.x⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 673, pp.676-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/524931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130687v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse and Longitudinal Correlation Functions in the Intergalactic Medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for overdensity around z_em &amp;gt; 4 quasars from the proximity effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Nascimento Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaumont Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coppolani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Petitjean</w:t>
+                <w:t xml:space="preserve">Reinaldo Ramos de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stoehr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Pichon</w:t>
+                <w:t xml:space="preserve">George Djorgovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Messenger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 377, pp.MNRAS: MN-06-1613-MJ.R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11624.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04054620v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse and longitudinal correlation functions in the intergalactic medium from 32 close pairs of high-redshift quasars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Transverse and Longitudinal Correlation Functions in the Intergalactic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coppolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pichon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125, pp.24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785415v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04054620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population III Generated Cosmic Rays and the Production of &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transverse and longitudinal correlation functions in the intergalactic medium from 32 close pairs of high-redshift quasars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coppolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 370, pp.1804-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10601.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/507580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111473v1</w:t>
+                <w:t xml:space="preserve">hal-03785415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Cosmic Rays and the Observed &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li Plateau in Metal-poor Halo Stars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Population III Generated Cosmic Rays and the Production of &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keith Olive</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A. Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 627, pp.666-673. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 651, pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/507580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/430401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111409v1</w:t>
+                <w:t xml:space="preserve">hal-04111473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The density structure around quasars from optical depth statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghunathan Srianand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Theuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hum Chand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 361, pp.1015-1029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08931.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A far UV study of interstellar gas towards HD34078: high excitation H2 and small scale structure - Based on observations performed by the FUSE mission and at the CFHT telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Cosmological Cosmic Rays and the Observed &amp;lt;SUP&amp;gt;6&amp;lt;/SUP&amp;gt;Li Plateau in Metal-poor Halo Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vangioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Petit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keith Olive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20047135⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 627, pp.666-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/430401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010078v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A far UV study of interstellar gas towards HD 34078: High excitation H2 and small scale structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A far UV study of interstellar gas towards HD34078: high excitation H2 and small scale structure - Based on observations performed by the FUSE mission and at the CFHT telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Le Petit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.Pineau Des Forêts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B.-G. Andersson</w:t>
+                <w:t xml:space="preserve">G. Pineau Des Forets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 429, pp.509-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20047135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012727v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyα forest around high-redshift galaxies</w:t>
+                <w:t xml:space="preserve">A far UV study of interstellar gas towards HD 34078: High excitation H2 and small scale structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bruscoli</w:t>
+                <w:t xml:space="preserve">F.Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferrara</w:t>
+                <w:t xml:space="preserve">G.Pineau Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Maselli</w:t>
+                <w:t xml:space="preserve">B.-G. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notice of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06784.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 429, pp.509-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20047135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111205v1</w:t>
+                <w:t xml:space="preserve">hal-00012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Small scale structure in molecular gas from multi-epoch observations of HD 34078</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Federman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 401, pp.215-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04054627v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale structure in molecular gas from multi-epoch observations of HD 34078</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The correlation of the Lyman α forest in close pairs and groups of high-redshift quasars: clustering of matter on scales of 1-5 Mpc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030103⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 341, pp.1279-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111250v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04054627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the Lyman α forest: three-dimensional investigation of the intergalactic medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pichon</w:t>
+                <w:t xml:space="preserve">The Lyα forest around high-redshift galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruscoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Vergely</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04595.x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notice of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 343, pp.L41-L45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2003.06784.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04054633v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inversion of the Lyman α forest: three-dimensional investigation of the intergalactic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 326, pp.597-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04595.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04054633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical properties and small-scale structure of the Lyman-alpha forest: Inversion of the HE 1122-1628 UVES spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 376, pp.28-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361:20010901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04054634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6807,2477 +6932,2477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Scientific Modelling: A Transdisciplinary Approach from Kindergarten to High School – An Illustration with the Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The 17th Asian Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAFOR, Nov 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208316v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Modelling: A Transdisciplinary Approach from Kindergarten to High School – An Illustration with the Solar System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th Asian Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAFOR, Nov 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385406v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la collaboration et de l’autonomiedesélèves de 6ème dans le projet Sciences du collège Pailleron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilia Samali</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156771v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la collaboration et de l’autonomiedesélèves de 6ème dans le projet Sciences du collège Pailleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème rencontre internationale des LéA-Ifé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14926150209556538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156700v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conditions de réussite du projet innovant : un éclairage depuis les Lieux d’éducation associés à Institut français de l’éducation (LéA-IFÉ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum académique de l'innovation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardie d'Amiens, Apr 2023, Amiens, France. https://pod.phm.education.gouv.fr/innovation-pedagogique-cardie-amiens/video/19508-table-ronde-forum-academique-de-linnovation-2023/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque ETM7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321364v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer le lien entre la formation initiale des professeurs des écoles et la recherche en didactique : le cas d'une séance polyvalente en sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699717v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321373v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce pre-service teachers to mathematics and science subjects: the use of Human Orrery in teacher training</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Assia Nechache</w:t>
+                <w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Derniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. S. Bretones, U. Eriksson &amp; P. Russo (Eds.) Proceedings of the 2019 Astronomy Education Conference: Bridging Research &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Munich, Germany. pp. 95-104</w:t>
+              <w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195051v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation concernant l’étude des changements de référentiels. La cognition incarnée au service de l'apprentissage de la cinématique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgique. pp.761-767</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008391v2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling astronomy education, the case of F-HOU tools: SalsaJ and Human Orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">Education and Heritage in the era of Big Data in Astronomy Proceedings IAU Symposium No. 367, 2020 R.M. Ros, B. Garcia, S. Gullberg, J. Moldon &amp; P. Rojo, eds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913063v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling astronomy education, the case of F-HOU tools: SalsaJ and Human Orrery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Heritage in the era of Big Data in Astronomy Proceedings IAU Symposium No. 367, 2020 R.M. Ros, B. Garcia, S. Gullberg, J. Moldon &amp; P. Rojo, eds.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172677v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enacting planets to learn physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Astronomy education research in France: survey and analysis. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bretanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Decamp</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIREP-MPTL 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy Education Conference : Bridging Research &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAU, Sep 2019, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270587v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy education research in France: survey and analysis. Preliminary results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hoppenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy Education Conference : Bridging Research &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAU, Sep 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510634v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing mathematics and science learning through the use of a Human Orrery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enacting planets to learn physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Decamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GIREP-MPTL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain. pp.012011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1287/1/012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410299v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-object spectroscopy with the European ELT: scientific synergies between EAGLE and EVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Barbuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piercarlo Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84467K 1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.924819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Sampling and Large Volume: The Structure of the Intergalactic Medium from 50,000 SDSS3 BOSS Quasar Absorption Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert A. Croft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAS 219th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Austin (Texas), United States. pp.324.03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00706848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Far UV Spectroscopic Study of the HD 34078 Sightline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dense Interstellar Medium in Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Zermatt, Switzerland, Switzerland. pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUSE and CFHT observations towards HD 34078</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The correlation of the Lyman-alpha forest in close pairs and groups of high-redshift quasars: clustering of matter on scales 1-5 Mpc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2002: Semaine de l'Astrophysique Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04054629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spatial Distribution of the Intergalactic Medium: The ESO Blues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Drivers for ESO Future VLT/VLTI Instrumentation: Proceedings of the ESO Workshop Held in Garching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, à renseigner, Unknown Region. pp.54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10857019_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04054630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9287,439 +9412,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et raisonner autour de l’astronomie en cycle 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soria Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème rencontre internationale des LéA-Ifé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Cognition and Minds in Orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Ubben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences in the flesh, embodiment in science education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation adaptée à des séances autonomes et inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saussez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationale des LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Human Orrery in teacher training, how to introduce pre-service teachers to mathematics and science subjects by using a HO in primary classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroEdu2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Munich, Germany. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9729,175 +9854,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomie pour l’éducation dans l’espace Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://lemanuscrit.fr. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://lemanuscrit.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Astronomie pour l'éducation, Emmanuel Rollinde, 9782488613033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Astronomie pour l’éducation dans l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Emmanuel Rollinde, 9782304052633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9907,425 +10032,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet interdisciplinaire de sciences au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les notions de pratique(s) et d'activité(s) dans la recherche contemporaine en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre les Corps célestes avec le Corps Apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engager le corps pour enseigner et apprendre. Diversité de perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants du primaire à une démarche interdisciplinaire mathématiques-sciences dans le contexte de l’astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Abboud et C. de Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-211, 2022, 978-2-86612-403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation à l’astronomie en France : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Sergio Bretanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le manuscrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomie pour l’Education dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782304052633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10335,186 +10460,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hypothèses sur les orbites du Système solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Keradennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should frames of reference be enacted in astronomy education? (Seminar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPRESS Seminar Series (https://indico.cern.ch/category/15165/)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10524,387 +10649,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique enseignante interdisciplinaire en sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BigBOSS Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00739709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale structure in diffuse molecular gas from repeated FUSE and visible spectra of HD 34078</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pineau Des Forets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10914,730 +11039,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futures of Education - GHOU 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Pennypacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Doran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Darhmanoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Handa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] G-HOU. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition de l'usage du planétaire humain par des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Walk of the Planets - Student’s concepts of the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ubben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l’ARDIST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th World Conference on Physics Education 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Krakow, Poland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3203 (1), pp.012055, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3203/1/012055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261711v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser le planétaire pour mesurer et représenter l'évolution au cours du temps de la distance entre deux planètes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transposition de l'usage du planétaire humain par des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e Colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.505-518, 2024</w:t>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.234-243, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252834v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human Orrery to help 11 years old students investigate the shape of planetary orbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Utiliser le planétaire pour mesurer et représenter l'évolution au cours du temps de la distance entre deux planètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Heussaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Conference of the European Science Education Research Association (ESERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-51, 2024, 978-625-393-909-0</w:t>
+              <w:t xml:space="preserve">50e Colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France. pp.505-518, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755277v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrir et approfondir des notions mathématiques à l'aide du planétaire humain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia Nechache</w:t>
+                <w:t xml:space="preserve">A Human Orrery to help 11 years old students investigate the shape of planetary orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Colloque COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.353-378, 2023</w:t>
+              <w:t xml:space="preserve">The 15th Conference of the European Science Education Research Association (ESERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-51, 2024, 978-625-393-909-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835235v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Découvrir et approfondir des notions mathématiques à l'aide du planétaire humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Heussaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième symposium d’Étude sur le Travail Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-911446-36-8</w:t>
+              <w:t xml:space="preserve">49e Colloque COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-378, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608081v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Nechache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième symposium d’Étude sur le Travail Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-911446-36-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du travail géométrique autour des ellipses avec le planétaire humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Nechache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septième symposium d'Etude sur le Travail Mathématique - ETM7 - Strasbourg, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11705,51 +11945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9690949"/>
+    <w:nsid w:val="BF0CEF31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11853,51 +12093,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A73D799F"/>
+    <w:nsid w:val="CAE7FE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12001,51 +12241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CEA1522B"/>
+    <w:nsid w:val="2F5D72F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12149,51 +12389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19825C08"/>
+    <w:nsid w:val="D8CD2CB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2021"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12389,51 +12629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ldar.website" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.rollinde@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/planetaire.overblog.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaenf.cyu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astrojourneys.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aristarchusproject.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embodiment-steam.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/astre-ile-de-france/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr-2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/vivre-lastronomie-en-primaire-vivap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/college-pailleron-paris/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ubben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Loch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/17285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Koenig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couanon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballenghien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303664v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01662026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-017-9865-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ferlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kulkarni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Hennawi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vangioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/64" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135469v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Y&#232;che" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Borde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322130" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Font-Ribera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220724" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theuns" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#226;ris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/93" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Font-Ribera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arnau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escud&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinkmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khee-Gan Lee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie E. Bartsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carithers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/3/69" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Ross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Carithers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Pieri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/09/001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vangioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Olive" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15259.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Olive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Inoue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524931" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Nascimento Guimaraes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaumont Rollinde" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Ramos de Carvalho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Djorgovski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11624.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507580" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Olive" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430401" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Theuns" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Chand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08931.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012727v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Le Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-G. Andersson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111205v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruscoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maselli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06784.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030103" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150209556538" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Barbuy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924819" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. Croft" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechtold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leblond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cavallo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481844v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/engager-le-corps-pour-enseigner-et-apprendre-diversite-de-perspectives" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Keradennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des Forets" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pennypacker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Doran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Darhmanoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Handa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ldar.website" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ldar.website" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emmanuel.rollinde@cyu.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/planetaire.overblog.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaenf.cyu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astrojourneys.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aristarchusproject.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embodiment-steam.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://handsonuniverse.org/france/astre-ile-de-france/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://astroedu-fr-2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/vivre-lastronomie-en-primaire-vivap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/lea/le-reseau/les-differents-lea/college-pailleron-paris/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/esmea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Hamdani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Clement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Lapaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ubben" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Loch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29333/ejmste/17285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Diouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Nechache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.4513" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158bt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Koenig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Derniaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevPhysEducRes.17.013105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couanon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballenghien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303664v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01662026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-017-9865-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Delva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ferlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Kulkarni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph F. Hennawi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vangioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/64" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/93" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Font-Ribera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Arnau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miralda-Escud&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinkmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/05/018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Busca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Font-Ribera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220724" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theuns" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#226;ris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khee-Gan Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie E. Bartsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Carithers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/3/69" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Y&#232;che" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Borde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Goff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322130" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Carithers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Ross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706738v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Pieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/09/001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Le Goff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magneville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peirani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117736" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Y&#232;che" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913508" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479918v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boiss&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Federman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810960" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vangioni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Olive" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15259.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646450v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caucci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colombi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13016.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Inoue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/524931" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130687v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Nascimento Guimaraes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petitjean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaumont Rollinde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Ramos de Carvalho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Djorgovski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11624.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppolani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoehr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10601.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/507580" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunathan Srianand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Theuns" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hum Chand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08931.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Olive" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/430401" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012727v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Le Petit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-G. Andersson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111250v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030103" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aracil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06500.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruscoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maselli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2003.06784.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054633v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vergely" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04595.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010901" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385406v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14926150209556538" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699717v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195051v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008391v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172677v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270587v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Decamp" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1287/1/012011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Evans" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Barbuy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chemla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924819" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706848v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert A. Croft" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechtold" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804438v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809496v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04054630v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colombi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Aracil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10857019_8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Leblond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195898v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481844v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787108v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/engager-le-corps-pour-enseigner-et-apprendre-diversite-de-perspectives" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271134v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Keradennec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010081v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des Forets" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089436v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pennypacker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Doran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Darhmanoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Handa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ubben" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3203/1/012055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252834v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heussaff" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755277v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238285v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>