--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -756,252 +756,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the need for ab-initio calculations to accurately predict the optical properties of metallic carbon nanotubes based on experimental confrontation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+                <w:t xml:space="preserve">Characterizing the Topological Properties of 1D Non‐Hermitian Systems without the Berry–Zak Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02962⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202300321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229381v1</w:t>
+                <w:t xml:space="preserve">hal-04323455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Topological Properties of 1D Non‐Hermitian Systems without the Berry–Zak Phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+                <w:t xml:space="preserve">Insights into the need for ab-initio calculations to accurately predict the optical properties of metallic carbon nanotubes based on experimental confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (38), pp.19088-19096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.202300321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323455v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed derivation of the generalized Snell–Descartes laws from Fermat’s principle</w:t>
               </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1284,295 +1284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs quantum dot in a needlelike tapered InP nanowire: a telecom band single photon source monolithically grown on silicon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigorous Asymptotic Study of the Screened Electrostatic Potential in a Thin Dielectric Slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR06114B⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ICPS 2018 – Advances in Physics of Semiconductors, 531 (6), pp.1800486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201800486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317732v1</w:t>
+                <w:t xml:space="preserve">hal-02302374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous Asymptotic Study of the Screened Electrostatic Potential in a Thin Dielectric Slab</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InAs quantum dot in a needlelike tapered InP nanowire: a telecom band single photon source monolithically grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ICPS 2018 – Advances in Physics of Semiconductors, 531 (6), pp.1800486. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.21847-21855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201800486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06114B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302374v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of an ensemble of G-centers in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,568 +1643,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum-optics Hamiltonian in the Multipolar gauge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11076-5⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589130v1</w:t>
+                <w:t xml:space="preserve">hal-01492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-coalescence of bosons on a lossy beamsplitter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ray chaos in a photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 356 (6345), pp.1373-1376. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.14002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aam9353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/14002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555273v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">All-Optical Photonic Band Control in a Quantum Metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (9), pp.1600371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201600371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492483v1</w:t>
+                <w:t xml:space="preserve">hal-01411967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray chaos in a photonic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-coalescence of bosons on a lossy beamsplitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Dheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.14002. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (6345), pp.1373-1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/14002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aam9353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095319v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Photonic Band Control in a Quantum Metamaterial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quantum-optics Hamiltonian in the Multipolar gauge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (9), pp.1600371. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201600371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11076-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411967v1</w:t>
+                <w:t xml:space="preserve">hal-01589130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum metamaterials in the microwave and optical ranges</w:t>
               </w:r>
@@ -2636,64 +2636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Antenna for Efficient and Unidirectional Launching and Decoupling of Surface Plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,399 +2984,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer at the nanoscale</w:t>
+                <w:t xml:space="preserve">Addition spectra of Wigner islands of electrons on superfluid helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Siria</w:t>
+                <w:t xml:space="preserve">Dmitri Ponarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+                <w:t xml:space="preserve">Likourgos Hristakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">Olivier Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Comin</w:t>
+                <w:t xml:space="preserve">Eric Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3, pp.514-517. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.045406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2009.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545171v1</w:t>
+                <w:t xml:space="preserve">hal-00545157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition spectra of Wigner islands of electrons on superfluid helium</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer at nanoscale mediated by surface plasmons for highly doped silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Greffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.045406⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.231913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3271681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545157v1</w:t>
+                <w:t xml:space="preserve">hal-00428587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer at nanoscale mediated by surface plasmons for highly doped silicon.</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Siria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 95, pp.231913. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.514-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3271681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2009.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428587v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping electrons in electrostatic traps over the surface of He-4</w:t>
               </w:r>
@@ -3900,90 +3900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecom-band single photon sources monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -4214,381 +4214,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single photon emission with a Gaussian far-field at telecom wavelength from single InAs/InP quantum dot-nanowires monolithically grown on Si</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological excitations of a quantum metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active Photonic Platforms XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, France. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2528770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302232v1</w:t>
+                <w:t xml:space="preserve">hal-04823794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological excitations of a quantum metasurface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimizing the shape of InAs/InP quantum dot-nanowires grown by MBE on silicon for efficient light sources emitting in the telecom band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Photonic Platforms XI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Workshop on Molecular Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2528770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04823794v1</w:t>
+                <w:t xml:space="preserve">hal-02034960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the shape of InAs/InP quantum dot-nanowires grown by MBE on silicon for efficient light sources emitting in the telecom band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Single photon emission with a Gaussian far-field at telecom wavelength from single InAs/InP quantum dot-nanowires monolithically grown on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Workshop on Molecular Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02034960v1</w:t>
+                <w:t xml:space="preserve">hal-02302232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong light-matter coupling in a quantum metasurface</w:t>
               </w:r>
@@ -4665,103 +4665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InP quantum dot-nanowire single photon sources in the telecom band grown monolithically on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
@@ -4784,295 +4784,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective behavior of quantum resonators coupled to a metamaterial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multipolar hamiltonian to model quantum metamaterials in the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTIVE PHOTONIC MATERIALS VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantum Metamaterials and Quantum Technology 2016 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Spetses, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436058v1</w:t>
+                <w:t xml:space="preserve">hal-01337693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of resonant hotspots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective behavior of quantum resonators coupled to a metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACTIVE PHOTONIC MATERIALS VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San-Diego, United States. pp.UNSP 99200X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333418v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multipolar hamiltonian to model quantum metamaterials in the visible range</w:t>
+                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of resonant hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Metamaterials and Quantum Technology 2016 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Spetses, Greece</w:t>
+              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337693v1</w:t>
+                <w:t xml:space="preserve">hal-01333418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of G centers</w:t>
               </w:r>
@@ -5084,51 +5084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,1782 +5147,1782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials with quantum emitters</w:t>
+                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of plasmonic antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Metamaterials 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Spetses, Greece</w:t>
+              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Wurtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333437v1</w:t>
+                <w:t xml:space="preserve">hal-01333432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of plasmonic antennas</w:t>
+                <w:t xml:space="preserve">Metamaterials with quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Wurtzburg, Germany</w:t>
+              <w:t xml:space="preserve">Quantum Metamaterials 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Spetses, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333432v1</w:t>
+                <w:t xml:space="preserve">hal-01333437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Radiative Heat Transfer Enhancement at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020047v1</w:t>
+                <w:t xml:space="preserve">hal-00854146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative heat transfer measurement at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONTON'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Ecole Thématique des Houches: Nanoscale Radiative Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924470v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Radiative Heat Transfer Enhancement at the Nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854146v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer measurement at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique des Houches: Nanoscale Radiative Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Les Houches, France</w:t>
+              <w:t xml:space="preserve">7th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241966v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">International Workshop on the Physics of Excitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020143v1</w:t>
+                <w:t xml:space="preserve">hal-01241963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Physics of Excitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">WONTON'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241963v1</w:t>
+                <w:t xml:space="preserve">hal-00924470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Sellés</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">3rd French-German-Korean Nanophotonic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835623v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French-German-Korean Nanophotonic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931791v1</w:t>
+                <w:t xml:space="preserve">hal-01020047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Surface Plasmon Launching and Decoupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812792v1</w:t>
+                <w:t xml:space="preserve">hal-00924463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Highly Efficient Surface Plasmon Launching and Decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924463v1</w:t>
+                <w:t xml:space="preserve">hal-00812792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of surface plasmons to radiative heat transfer at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference on Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Waterville, FL, United States</w:t>
+              <w:t xml:space="preserve">Second International Conference on Metamaterials (Meta'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576150v1</w:t>
+                <w:t xml:space="preserve">hal-00576151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of surface plasmons to radiative heat transfer at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic resonators as optical antenna for single photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabio Comin</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Metamaterials (Meta'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Cairo, Egypt</w:t>
+              <w:t xml:space="preserve">Gordon Conference on Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Waterville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576151v1</w:t>
+                <w:t xml:space="preserve">hal-00574803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic resonators as optical antenna for single photon sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of surface plasmons to radiative heat transfer at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruben Esteban</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Siria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Conference on Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Waterville, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Waterville, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574803v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of radiative heat transfer due to evanescent waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nanoscale Heat and Mass Transfer International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China</w:t>
@@ -7167,368 +7167,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Brillouin microscopy based on VIPA for mechanical mapping of biological samples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Messat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamideh Salehi</w:t>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N4M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bordeaux, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/17791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843459v1</w:t>
+                <w:t xml:space="preserve">hal-04961844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+                <w:t xml:space="preserve">Interest of Brillouin microscopy based on VIPA for mechanical mapping of biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Messat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">N4M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Camogli (Genova), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961844v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire-based telecom band single photon sources monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
@@ -7557,103 +7557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanowire-based telecom band single photon source monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Ecully, France</w:t>
@@ -8070,51 +8070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1F01905"/>
+    <w:nsid w:val="D508EC3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8301,51 +8301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3079-9055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-3991-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/28rb-g2wc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13172875" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Baux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02962" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.478123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201800486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11076-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01555273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dheur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095319v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/14002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zagoskin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0040-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083987" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202135w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.234301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNP02PKC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2009.144" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ponarin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likourgos Hristakos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Avenel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271681" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mukharsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponarine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varoquaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9368-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528770" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320277" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241966v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576150v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574803v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Messat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760460v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3079-9055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-3991-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/28rb-g2wc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13172875" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02962" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.478123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201800486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095319v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/14002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01555273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dheur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11076-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zagoskin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0040-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083987" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202135w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.234301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNP02PKC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ponarin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likourgos Hristakos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Avenel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045406" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271681" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2009.144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mukharsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponarine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varoquaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9368-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320277" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Messat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760460v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>