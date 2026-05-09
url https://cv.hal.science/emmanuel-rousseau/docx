--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -1643,477 +1643,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ray chaos in a photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.14002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/14002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492483v1</w:t>
+                <w:t xml:space="preserve">hal-01095319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray chaos in a photonic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Summerfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.14002. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/14002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095319v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Photonic Band Control in a Quantum Metamaterial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Felbacq</w:t>
+                <w:t xml:space="preserve">Anti-coalescence of bosons on a lossy beamsplitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Dheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.201600371⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (6345), pp.1373-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aam9353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411967v1</w:t>
+                <w:t xml:space="preserve">hal-01555273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-coalescence of bosons on a lossy beamsplitter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
+                <w:t xml:space="preserve">All-Optical Photonic Band Control in a Quantum Metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 356 (6345), pp.1373-1376. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (9), pp.1600371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aam9353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201600371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555273v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quantum-optics Hamiltonian in the Multipolar gauge.</w:t>
               </w:r>
@@ -2636,64 +2636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Antenna for Efficient and Unidirectional Launching and Decoupling of Surface Plasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,51 +4989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5084,51 +5084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Korean-German-French workshop on nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Wurtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5261,51 +5261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials with quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5337,635 +5337,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Radiative Heat Transfer Enhancement at the Nanoscale</w:t>
+                <w:t xml:space="preserve">Radiative heat transfer measurement at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Ecole Thématique des Houches: Nanoscale Radiative Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854146v1</w:t>
+                <w:t xml:space="preserve">hal-01241966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative heat transfer measurement at the nanoscale</w:t>
+                <w:t xml:space="preserve">Measuring Radiative Heat Transfer Enhancement at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique des Houches: Nanoscale Radiative Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetic Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241966v1</w:t>
+                <w:t xml:space="preserve">hal-00854146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
+                <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">WONTON'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020143v1</w:t>
+                <w:t xml:space="preserve">hal-00924470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Colombier</w:t>
+                <w:t xml:space="preserve">Heat transfer between a hot AFM tip, the environment and a cold sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sellés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">QMNTIA 2013 (Quantitative micro and nanoscale thermal investigations and analyses)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835623v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Physics of Excitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">7th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241963v1</w:t>
+                <w:t xml:space="preserve">hal-00835623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONTON'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on the Physics of Excitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924470v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
               </w:r>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6076,103 +6076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between a hot AFM tip and a cold sample: impact of the air pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting - symposium V "Nanoscale Heat Transfer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. doi:10.1557/opl.2013.674</w:t>
@@ -6195,277 +6195,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Highly Efficient Surface Plasmon Launching and Decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924463v1</w:t>
+                <w:t xml:space="preserve">hal-00812792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Surface Plasmon Launching and Decoupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
+                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (Meta'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812792v1</w:t>
+                <w:t xml:space="preserve">hal-00924463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of surface plasmons to radiative heat transfer at the nanoscale</w:t>
               </w:r>
@@ -8070,51 +8070,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D508EC3B"/>
+    <w:nsid w:val="C7BE0C43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8301,51 +8301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3079-9055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-3991-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/28rb-g2wc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13172875" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02962" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.478123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201800486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095319v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/14002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600371" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01555273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dheur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9353" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11076-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zagoskin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0040-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083987" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202135w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.234301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNP02PKC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ponarin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likourgos Hristakos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Avenel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045406" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271681" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2009.144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mukharsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponarine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varoquaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9368-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320277" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812792v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Messat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760460v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3079-9055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112257216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-3991-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/28rb-g2wc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vialla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Messat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13172875" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103422" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02962" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.478123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201800486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095319v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/14002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01555273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Dheur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9353" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600371" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11076-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Zagoskin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-016-0040-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.8.083987" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rodier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl202135w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00679136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend-Age Biehs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.234301" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNP02PKC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Ponarin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likourgos Hristakos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Avenel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Varoquaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.045406" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3271681" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jourdan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Comin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2009.144" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540223v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mukharsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ponarine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varoquaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-007-9368-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vialla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002903" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2632277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2528770" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320277" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241966v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854146v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Archambault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00574795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00576085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Messat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760460v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>