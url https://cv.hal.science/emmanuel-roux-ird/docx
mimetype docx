--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -263,697 +263,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of dengue, Zika, and chikungunya in São Sebastião, Brazil (2020–2021): a population-based survey</w:t>
+                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayane Nobre</w:t>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Luiz Dutra Fenner</w:t>
+                <w:t xml:space="preserve">Héloïse Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson Luiz Lima Araújo</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildo Navegantes de Araújo</w:t>
+                <w:t xml:space="preserve">Alexandre Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.129. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-025-10516-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020336v1</w:t>
+                <w:t xml:space="preserve">hal-05418163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t>
+                <w:t xml:space="preserve">Seroprevalence of dengue, Zika, and chikungunya in São Sebastião, Brazil (2020–2021): a population-based survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Teillet</w:t>
+                <w:t xml:space="preserve">Tayane Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Pottier</w:t>
+                <w:t xml:space="preserve">Andre Luiz Dutra Fenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Emerson Luiz Lima Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Defossez</w:t>
+                <w:t xml:space="preserve">Wildo Navegantes de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-025-10516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418163v1</w:t>
+                <w:t xml:space="preserve">hal-05020336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hedley Cairo</w:t>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601307v1</w:t>
+                <w:t xml:space="preserve">hal-04662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">F. Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">L. Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), e0002706 [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662780v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t>
+                <w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tréhard</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Musset</w:t>
+                <w:t xml:space="preserve">Martha Suárez-Mutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lazrek</w:t>
+                <w:t xml:space="preserve">Yann Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Djossou</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Epelboin</w:t>
+                <w:t xml:space="preserve">Hedley Cairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (2), e0002706 [18 p.]. </w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515320v1</w:t>
+                <w:t xml:space="preserve">hal-04601307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise espacial das ondas epidêmicas de dengue no Distrito Federal, Brasil.</w:t>
               </w:r>
@@ -1086,90 +1086,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the spatial distribution of environmental and socio-economic suitability for human leptospirosis in the face of limited epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximiliano Cristaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Infectious Diseases of Poverty, 11 (1), pp.86. </w:t>
@@ -1201,1350 +1201,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Dynamics of Plasmodium falciparum and Plasmodium vivax in French Guiana: 2005–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Jenna Scully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Aurel Carbunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18031077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+                <w:t xml:space="preserve">hal-03130505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Dynamics of Plasmodium falciparum and Plasmodium vivax in French Guiana: 2005–2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Scully</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurel Carbunar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Djossou</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (3), pp.1077. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18031077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130505v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kdr genotyping in Aedes aegypti from Brazil on a nation-wide scale from 2017 to 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kauara Brito Campos</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Paulo Brito</w:t>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cynara Melo Rodovalho</w:t>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70029-7⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914915v1</w:t>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Saldanha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/15409⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928782v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of empirical and process-based approaches to modelling mosquito population dynamics with Aedes albopictus as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0227407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kdr genotyping in Aedes aegypti from Brazil on a nation-wide scale from 2017 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kauara Brito Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Paulo Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cropet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moriceau</w:t>
+                <w:t xml:space="preserve">Cynara Melo Rodovalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0378⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.13267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70029-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397337v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Carbunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e15409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/15409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682286v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting the effect of sampling bias in species distribution modeling – A new method in the case of a low number of presence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Moua</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101086⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550890v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Saldanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Correcting the effect of sampling bias in species distribution modeling – A new method in the case of a low number of presence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Moua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bencherif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.101086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+                <w:t xml:space="preserve">hal-02550890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t>
               </w:r>
@@ -2582,51 +2582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mota De Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2654,727 +2654,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827332v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une surveillance spatialisée des malformations congénitales à La Réunion : choix méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Randrianaivo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Robillard</w:t>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726095v1</w:t>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From global action against malaria to local issues: state of the art and perspectives of web platforms dealing with malaria information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2270-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799951v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Mise en place d'une surveillance spatialisée des malformations congénitales à La Réunion : choix méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Randrianaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bertaut-Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Irabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">From global action against malaria to local issues: state of the art and perspectives of web platforms dealing with malaria information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Kassié</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen Gervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2270-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,351 +3445,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An observatory to gather and disseminate information on the health-related effects of environmental and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christovam Barcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Pietro Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">Pierre Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Miguel Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382408v1</w:t>
+                <w:t xml:space="preserve">hal-01373887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observatory to gather and disseminate information on the health-related effects of environmental and climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Ceccato</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosselin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760160272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373887v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of the Habitat Suitability of the Main Malaria Vector in French Guiana Using Maximum Entropy Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3840,77 +3840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,90 +3974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural knowledge learning from maps for supervised land cover/use classification: Application to the monitoring of land cover/use maps in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,64 +4225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « site sentinelle » à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,90 +4350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A Romaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4497,51 +4497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,90 +4631,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water level dynamics of Amazon wetlands at the watershed scale by satellite altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. C. Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (11), pp.3323-3353. </w:t>
@@ -4746,576 +4746,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and eco-epidemiological systems--part I: multi-scale spatial modelling of the occurrence of Chagas disease insect vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Girres</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/gh.2011.156⟩</w:t>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.107-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136485911X12899838683322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01369876v1</w:t>
+                <w:t xml:space="preserve">pasteur-00583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.C.V. Getirana</w:t>
+                <w:t xml:space="preserve">Studying relationships between environment and malaria incidence in Camopi (French Guiana) through the objective selection of buffer-based landscape characterisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.C. Rotunno Filho</w:t>
+                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Mansur</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Carme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370626v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00674075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t>
+                <w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Girod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">A.C.V. Getirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+                <w:t xml:space="preserve">O.C. Rotunno Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaborit</w:t>
+                <w:t xml:space="preserve">W.J. Mansur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.29-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00583507v1</w:t>
+                <w:t xml:space="preserve">hal-01370626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying relationships between environment and malaria incidence in Camopi (French Guiana) through the objective selection of buffer-based landscape characterisations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns and eco-epidemiological systems--part I: multi-scale spatial modelling of the occurrence of Chagas disease insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
+                <w:t xml:space="preserve">Annamaria de Fátima Venâncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Carme</w:t>
+                <w:t xml:space="preserve">Jean-François Girres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A Romaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Geospatial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-10-65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/gh.2011.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00674075v1</w:t>
+                <w:t xml:space="preserve">ird-01369876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns and eco-epidemiological systems--part II: characterising spatial patterns of the occurrence of the insect vectors of Chagas disease based on remote sensing and field data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria de Fátima Venâncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A Romaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5362,90 +5362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing time series of river water height by means of satellite radar altimetry-a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. V. Getirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5509,77 +5509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological monitoring of poorly gauged basins based on rainfall-runoff modeling and spatial altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. V. Getirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. C. Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5636,514 +5636,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily water stage estimated from satellite altimetric data for large river basin monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring time series retrieved from cardiac implantable devices for optimizing patient follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guéguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vauchel</w:t>
+                <w:t xml:space="preserve">Alfredo I Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.2343-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2008.926673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325755v1</w:t>
+                <w:t xml:space="preserve">inserm-00333691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floodplain hydrology in an Amazon floodplain lake (Lago Grande de Curuai)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Daily water stage estimated from satellite altimetric data for large river basin monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cauhopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Moreira Turcq</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.81-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ird-00270979v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring time series retrieved from cardiac implantable devices for optimizing patient follow-up.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floodplain hydrology in an Amazon floodplain lake (Lago Grande de Curuai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Guéguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Gwénaël Barroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo I Hernández</w:t>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Porée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mabo</w:t>
+                <w:t xml:space="preserve">Patricia Moreira Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 349 (1-2), pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2008.926673⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00333691v1</w:t>
+                <w:t xml:space="preserve">ird-00270979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering follow-up time-series recorded by cardiac implantable devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guéguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo I. Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.3848-3851. </w:t>
@@ -6207,51 +6207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Watelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A support method for the contextual interpretation of biomechanical data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6453,51 +6453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Statistical Association Measures for the Automatic Signal Generation in Pharmacovigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Thiessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,51 +6587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in spontaneous adverse drug reaction reports to the French pharmacovigilance system (1986-2001).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Thiessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Miremont-Salamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,51 +6699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the global optimisation method within the upper limb kinematics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6842,882 +6842,882 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Mobsite</w:t>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Hostache</w:t>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berti Equille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Guerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2510.03006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529023v1</w:t>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t>
+                <w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houdhem Assoudi</w:t>
+                <w:t xml:space="preserve">Sara Mobsite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Armant</w:t>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Mouakher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laure Berti Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2510.03006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529013v1</w:t>
+                <w:t xml:space="preserve">hal-05529023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdhem Assoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777792v1</w:t>
+                <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMED 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04773426v1</w:t>
+                <w:t xml:space="preserve">hal-04777792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étude de faisabilité de la prévision des cas de paludisme dans la zone transfrontalière Guyane-Amapá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoOneHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380629v1</w:t>
+                <w:t xml:space="preserve">hal-04633052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de faisabilité de la prévision des cas de paludisme dans la zone transfrontalière Guyane-Amapá</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cayenne, France</w:t>
+              <w:t xml:space="preserve">GeoOneHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633052v1</w:t>
+                <w:t xml:space="preserve">hal-04380629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border Health, one neglected global health challenge - Introductory talk of the session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fátima Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary conference on spatial statistics, spatial epidemiology, and geographical aspects of public health (GEOMED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Veronica J. Berrocal, University of California, Irvine, Oct 2022, Irvine (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7755,77 +7755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schincariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7861,441 +7861,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated factors and spatial distribution of Plasmodium spp. carriage in the trans- border context between French Guiana- Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+                <w:t xml:space="preserve">AlboRun, un outil opérationnel de cartographie prédictive des densités des moustiques Aedes albopictus et du risque de transmission de la dengue à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Benkimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Amsterdam (Hollande), Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatique de La Réunion (RGR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Saint-Pierre, La Réunion. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019716v1</w:t>
+                <w:t xml:space="preserve">hal-05174637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processo sanitários em espaços de fronteira: o caso das cidades gêmeas de Oiapoque, Brasil, e Saint-Georges, Guiana francesa, no período de 2015 a 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Associated factors and spatial distribution of Plasmodium spp. carriage in the trans- border context between French Guiana- Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cropet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassamine Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Simpósio Nacional de Geografia da Saúde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Blumenau, Brazil</w:t>
+              <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Amsterdam (Hollande), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019643v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlboRun, un outil opérationnel de cartographie prédictive des densités des moustiques Aedes albopictus et du risque de transmission de la dengue à la Réunion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
+                <w:t xml:space="preserve">Processo sanitários em espaços de fronteira: o caso das cidades gêmeas de Oiapoque, Brasil, e Saint-Georges, Guiana francesa, no período de 2015 a 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît van Gastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez Mutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Benkimoun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatique de La Réunion (RGR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Saint-Pierre, La Réunion. 1 p</w:t>
+              <w:t xml:space="preserve">IX Simpósio Nacional de Geografia da Saúde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Blumenau, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174637v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">heterogeneous distribution of Plasmodium vivax and falciparum carriage on the border area between Brazil and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cropet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8376,51 +8376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction automatique de paysages en imagerie satellitaire et enrichissement sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,90 +8488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération transfrontalière, accès aux soins et prévention des maladies vectorielles à la frontière franco-brésilienne : apports des groupes de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît van Gastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anapaula Martins Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8607,666 +8607,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, accès aux soins et à la prévention des maladies vectorielles et coopération transfrontalière - Cas de la Zone transfrontalière Guyane Brésil</w:t>
+                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l'OHM-Oyapock (Labex DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860890v1</w:t>
+                <w:t xml:space="preserve">hal-01490830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnérabilité, accès aux soins et à la prévention des maladies vectorielles et coopération transfrontalière - Cas de la Zone transfrontalière Guyane Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît van Gastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de restitution de l'OHM-Oyapock (Labex DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cayenne, Guyane française</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829736v1</w:t>
+                <w:t xml:space="preserve">hal-01860890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829725v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Catry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490830v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potencial de transmissão de malária no município de Oiapoque - Amapá – Brasil</w:t>
               </w:r>
@@ -9377,64 +9377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Site Sentinelle&amp;quot; à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de connaissances structurelles à partir de cartes et classification multi-classes : Application à la mise a jour de cartes d'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,77 +9610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of multi-scale of Plasmodium falciparum malaria incidence in children of Camopi, French Guiana, by means of remotely sensed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the Latin American Society for Remote Sensing and Spatial Information Systems (SELPER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cayenne, French Guiana. 10 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9718,51 +9718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic learning of structural knowledge from geographic information for updating land cover maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9813,77 +9813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution remote sensing and heterogeneous data analysis for local scale characterization of environmental risk: an application to Chagas disease in endemic areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de F. Venancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Romana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9921,51 +9921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring water level in large trans-boundary ungauged basins with altimetry : the example of ENVISAT over the Amazon basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9973,51 +9973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Filizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Remote Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nouméa, France. </w:t>
@@ -10068,90 +10068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Selection of ENVISAT Data for Improved Water Stage Times Series on the Rio Negro and Adjacent Wetlands (Amazon Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joecila Santos da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Corrêa Rotunno Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Space for Hydrology Workshop: "Surface Water Storage and Runoff: Modeling, In-Situ data and Remote Sensing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Nov 2007, Genève, Switzerland</w:t>
@@ -10180,51 +10180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of follow-up physiological data recorded by cardiac implantable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10232,51 +10232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10301,51 +10301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Reporting System Modelling for Data Mining Methods Evaluation in Pharmacovigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thiessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10422,51 +10422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Decision Tree for the Objective Explanation of Subjective Functional Evaluation: Application to the Upper Limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,77 +10601,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Esparon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Nationales d'Infectiologie (JNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Deauville, France. 3 (2), pp.S85, 2024, </w:t>
@@ -10735,64 +10735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Fouzai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10834,64 +10834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria risk mapping in cross-border area between French Guiana and Brazil - Supporting malaria elimination plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarete Do Socorro Mendonça Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10929,77 +10929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border epidemiological data integration and harmonization – Application to malaria in the cross-border area between French Guiana and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Saldanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christovam Barcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11080,338 +11080,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigilância comunitária transfronteiriça em Saúde : um guia para região Amazônica</w:t>
+                <w:t xml:space="preserve">Surveillance communautaire transfrontalière de la santé : un guide pour la région amazonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Suárez Mutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martins Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carolina de Paula Divino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IOC/Fiocruz, 89 p., 2024, 978-65-87717-15-9</w:t>
+              <w:t xml:space="preserve">IOC/Fiocruz, 89 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788327v1</w:t>
+                <w:t xml:space="preserve">hal-05195368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance communautaire transfrontalière de la santé : un guide pour la région amazonienne</w:t>
+                <w:t xml:space="preserve">Vigilância comunitária transfronteiriça em Saúde : um guia para região Amazônica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Suárez Mutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martins Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carolina de Paula Divino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IOC/Fiocruz, 89 p., 2024</w:t>
+              <w:t xml:space="preserve">IOC/Fiocruz, 89 p., 2024, 978-65-87717-15-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195368v1</w:t>
+                <w:t xml:space="preserve">hal-04788327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles basés sur les données : cartographier la distribution spatiale des vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Moua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (CIRAD); Éric Daudé (CNRS); Thibault Catry (IRD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, 2022, 978-2-7592-3629-9. </w:t>
@@ -11443,1337 +11443,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé en Amazonie, une approche One Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Meio ambiente e saúde na Amazônia, uma abordagem de saúde única</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gurgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure; Falconi, E. </w:t>
+              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.162-169, 2022, Focus, 978-2-7099-2962-2</w:t>
+              <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.162-169, 2022, Focus, 978-2-7099-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808555v1</w:t>
+                <w:t xml:space="preserve">hal-04083493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meio ambiente e saúde na Amazônia, uma abordagem de saúde única</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environnement et santé en Amazonie, une approche One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Seyler; Marie-Pierre Ledru; Laure Emperaire; E. Falconi (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.162-169, 2022, Focus, 978-2-7099-2968-4</w:t>
+              <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162-169, 2022, Focus, 978-2-7099-2962-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083493v1</w:t>
+                <w:t xml:space="preserve">hal-03979243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et santé en Amazonie, une approche One Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Emergência de saúde e o acesso a plataformas de dados para gestores e sociedade civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Gracie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Melo Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angela Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanderlei Pascoal De Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Fiocruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Covid-19 no Brasil: cenários epidemiológicos e vigilância em saúde - Série Informação para ação na Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scielo Books, pp.197-214, 2021, 978-65-5708-049-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7476/9786557081211.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979243v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Emergência de saúde e o acesso a plataformas de dados para gestores e sociedade civil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frontières, territoires de santé et réseaux de soins. Accès aux soins, prévention des maladies vectorielles et coopération transfrontalière en santé : une analyse qualitative à la frontière franco-brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît van Gastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editora Fiocruz. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid-19 no Brasil: cenários epidemiológicos e vigilância em saúde - Série Informação para ação na Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7476/9786557081211.0013⟩</w:t>
+              <w:t xml:space="preserve">Maillages, interfaces, réseaux transfrontaliers, de nouveaux enjeux territoriaux de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 979-10-300-0807-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/santencontextes1.9791030008067.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020242v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières, territoires de santé et réseaux de soins. Accès aux soins, prévention des maladies vectorielles et coopération transfrontalière en santé : une analyse qualitative à la frontière franco-brésilienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Semantic-Based Approach for Landscape Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
+              <w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Fabien Gandon; Christine Largeron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maillages, interfaces, réseaux transfrontaliers, de nouveaux enjeux territoriaux de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/santencontextes1.9791030008067.9⟩</w:t>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 834, Springer, pp.119-136, 2019, Studies in Computational Intelligence, 978-3-030-18129-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210487v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic-Based Approach for Landscape Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environnement-santé : modélisation multi-échelle de systèmes épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes complexes : de la biologie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164143v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes frontalières entre le Brésil et la Guyane française : un contexte de vulnérabilité sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez-Mutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian da Cruz Franco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît van Gastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, Habitat, Habiter - Ciudad, Vivir, Habitar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-84-338-6204-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement-santé : modélisation multi-échelle de systèmes épidémiologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inventaire, cartographie et analyse spatiale des données de paludisme dans la région transfrontalière de l’Oyapock (Guyane française et Amapá, Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Do Socorro Mendonça Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Do Carmo Barbosa Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport d’étude, OHM Oyapock, IRD, EPAT, UAG. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes : de la biologie aux territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28 p., 2014, NULL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959562v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire, cartographie et analyse spatiale des données de paludisme dans la région transfrontalière de l’Oyapock (Guyane française et Amapá, Brésil)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environnement géographique : apports de la télédétection, de la cartographie et des SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Ose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28 p., 2014, NULL</w:t>
+              <w:t xml:space="preserve">De la recherche en Guyane : la science par l'exemple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-78, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791724v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01370039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement géographique : apports de la télédétection, de la cartographie et des SIG</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Silva J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blöschl, G. Van de Giesen, N. Muralidharan, D. Ren, L. Seyler, F. Sharma, U. Vrba, J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la recherche en Guyane : la science par l'exemple</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-78, 2011</w:t>
+              <w:t xml:space="preserve">Improving Integrated Surface and Groundwater Resources Management in a Vulnerable and Changing Word</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS Publication, pp. 282-288, 2009, 978-1-907161-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01370039v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t>
-[...127 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Reporting System Modelling for the Evaluation of Automatic Signal Generation Methods in Pharmacovigilance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Thiessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12961,51 +12888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4A155D5"/>
+    <w:nsid w:val="8ACE203F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13192,51 +13119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-roux-ird" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-8207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069144753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9814-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayane Nobre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Dutra Fenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Luiz Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildo Navegantes de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10516-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauara Brito Campos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Brito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynara Melo Rodovalho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70029-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227407" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bertaut-Nativel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Irabe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ceccato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Monteiro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bayoudh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.08.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.531914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria de F&#225;tima Ven&#226;ncio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.156" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-65" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.157" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333691v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.926673" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370304v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Mercier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.05.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54VTRMV2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouttens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.856861" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;gaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Miremont-Salam&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier-R&#233;glat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Haramburu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00088-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Pina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peiter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Gastel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez Mutis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian da Cruz Franco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174637v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazreck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anapaula Martins Mendes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860889v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volmir Miguel Zanini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Gomes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Galardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Lima" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376400v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de F. Venancio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370980v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graindorge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiessard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourrier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;gaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132090v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788327v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Peiter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Su&#225;rez Mutis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins Mendes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carolina de Paula Divino" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195368v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3629-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808555v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gracie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melo Cavalcante" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Esteves" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9786557081211.0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210487v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Peiter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959682v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez-Mutis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Socorro Mendon&#231;a Gomez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Carmo Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01370039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4542-7_5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4A0A623C1AF7CC0FC58EA03732078DB25C016BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-roux-ird" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-8207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069144753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9814-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayane Nobre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Dutra Fenner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Luiz Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildo Navegantes de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10516-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauara Brito Campos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Brito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynara Melo Rodovalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70029-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101086" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bertaut-Nativel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Irabe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ceccato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Monteiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bayoudh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.08.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.531914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-65" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria de F&#225;tima Ven&#226;ncio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.156" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.157" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.926673" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370304v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Mercier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.05.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54VTRMV2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouttens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.856861" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;gaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Miremont-Salam&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier-R&#233;glat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Haramburu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00088-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Pina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peiter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Gastel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez Mutis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian da Cruz Franco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazreck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anapaula Martins Mendes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860890v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860889v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volmir Miguel Zanini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Gomes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Galardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Lima" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376400v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de F. Venancio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370980v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graindorge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiessard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourrier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;gaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132090v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Peiter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Su&#225;rez Mutis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins Mendes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carolina de Paula Divino" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3629-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010087244" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gracie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melo Cavalcante" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Esteves" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9786557081211.0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210487v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Peiter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959682v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez-Mutis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Socorro Mendon&#231;a Gomez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Carmo Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01370039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4542-7_5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4A0A623C1AF7CC0FC58EA03732078DB25C016BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>