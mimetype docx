--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,12833 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12781 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Roux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher at French national institute for sustainable development (IRD); Co-Director of the International Joint Laboratory &amp;quot;Sentinela&amp;quot; (IRD - Fiocruz - UnB)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-roux-ird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2266-8207</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069144753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z91UV6cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-9814-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Roux received his Ph.D. degree in industrial and human automation and computer science in 2002, from the University of Valenciennes, France. His skills concern data science and modelling for the understanding and control of eco-epidemiological systems and the design of cross-border One-Health observatories.He is researcher at the French national research institute for sustainable development (IRD) since 2007, in the ESPACE-DEV Unit research unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research interests are:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spatial modelling of entomological and/or epidemiological data;Objective characterization of the environment and of the landscape from satellite data;Data- or knowledge-driven modelling of the environment and health relationships;Environment related diseases;Amazon region;Cross-border contexts and cross-border health.He develops and leads collaborations with partners from France, French Guiana and Brazil, and more recently with Poland, Portugal and Kenya, concerning the relationships between environment and health.He participates to, or co-supervises, several partnership and research projects that contribute to the construction of cross-border health observatories, between French Guiana and Brazil and within other cross-border contexts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is currently the co-director of the International Joint Laboratory &amp;quot;Sentinela&amp;quot; (&amp;quot;Network of transdisciplinary, territorialized and cross-border sentinel sites for public health&amp;quot;), with Christovam Barcellos (Fiocruz/ICICT, Brazil) and Helen Gurgel (UnB/LAGAS, Brazil).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing urban landscapes using very-high resolution satellite imagery to predict Ae. albopictus larval presence probability in public spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0335794. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0335794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of dengue, Zika, and chikungunya in São Sebastião, Brazil (2020–2021): a population-based survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayane Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Luiz Dutra Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Luiz Lima Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildo Navegantes de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-025-10516-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring fine-scale urban landscapes using satellite data to predict the distribution of Aedes mosquito breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), 18 [20 p.]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12942-024-00378-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impact of mobility on Plasmodium spp. carriage in an Amazon cross-border area with low transmission rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Djossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), e0002706 [18 p.]. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0002706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation for malaria control and elimination in the Guiana Shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Suárez-Mutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisiane Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedley Cairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.e875-e881. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(24)00047-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise espacial das ondas epidêmicas de dengue no Distrito Federal, Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Mara Rodrigues Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro da Silva Gregorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson Panagiotis Heusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bueno Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygeia - Revista Brasileira de Geografia Médica e da Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.e1915. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/Hygeia1965950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the spatial distribution of environmental and socio-economic suitability for human leptospirosis in the face of limited epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Cristaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Infectious Diseases of Poverty, 11 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-022-01010-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Dynamics of Plasmodium falciparum and Plasmodium vivax in French Guiana: 2005–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Carbunar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Djossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.1077. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18031077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03261181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Ignotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bencherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of empirical and process-based approaches to modelling mosquito population dynamics with Aedes albopictus as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227407. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kdr genotyping in Aedes aegypti from Brazil on a nation-wide scale from 2017 to 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Melo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kauara Brito Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Paulo Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynara Melo Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.13267. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-70029-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributing to Elimination of Cross-Border Malaria Through a Standardized Solution for Case Surveillance, Data Sharing, and Data Interpretation: Development of a Cross-Border Monitoring System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Carbunar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e15409. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/15409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Plasmodium spp. in the Amazonian Border Context (French Guiana–Brazil): Associated Factors and Spatial Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cropet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.19-0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting the effect of sampling bias in species distribution modeling – A new method in the case of a low number of presence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Moua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Briolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.101086. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence risk for malaria, and the characterization of a recent outbreak in an Amazonian border area between French Guiana and Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.373. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05086-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population estimate by people in pixel model applied to the study of dengue in the Federal District-Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro da Silva Gregorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Mota De Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.22922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kassié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands and Malaria in the Amazon: Guidelines for the Use of Synthetic Aperture Radar Remote-Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15030468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une surveillance spatialisée des malformations congénitales à La Réunion : choix méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bertaut-Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Irabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From global action against malaria to local issues: state of the art and perspectives of web platforms dealing with malaria information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.122. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2270-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of a Landscape-Based Hazard Index of Malaria Transmission: An Example of the State of Amapá, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen da Costa Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudio Aparecido de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advance data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data2040037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An observatory to gather and disseminate information on the health-related effects of environmental and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Ceccato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Miguel Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Journal of Public Health / Revista Panamericana de Salud Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760160272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the Habitat Suitability of the Main Malaria Vector in French Guiana Using Maximum Entropy Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Moua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Thoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjw199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a Knowledge-Based Malaria Hazard Index Related to Landscape Using Remote Sensing: Application to the Cross-Border Area between French Guiana and Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8040319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural knowledge learning from maps for supervised land cover/use classification: Application to the monitoring of land cover/use maps in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « site sentinelle » à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes du Colloque Environnement et géomatique : approches comparés France-Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 356-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A Romaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6785-13-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00914104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover, land use and malaria in the Amazon: a systematic literature review of studies using remotely sensed data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00834790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level dynamics of Amazon wetlands at the watershed scale by satellite altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Rotunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (11), pp.3323-3353. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2010.531914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (2), pp.107-22. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/136485911X12899838683322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00583507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying relationships between environment and malaria incidence in Camopi (French Guiana) through the objective selection of buffer-based landscape characterisations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-10-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00674075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibraçao e validaçao de modelo hidrologico com observaçoes in situ alimetria e gravimetria espaciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Rotunno Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Mansur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and eco-epidemiological systems--part I: multi-scale spatial modelling of the occurrence of Chagas disease insect vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria de Fátima Venâncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/gh.2011.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01369876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and eco-epidemiological systems--part II: characterising spatial patterns of the occurrence of the insect vectors of Chagas disease based on remote sensing and field data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria de Fátima Venâncio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A Romaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.53-64. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/gh.2011.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01369930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing time series of river water height by means of satellite radar altimetry-a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.104-120. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626660903529023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological monitoring of poorly gauged basins based on rainfall-runoff modeling and spatial altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. V. Getirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. C. Rotunno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 379 (3-4), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring time series retrieved from cardiac implantable devices for optimizing patient follow-up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo I Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (10), pp.2343-52. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2008.926673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00333691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily water stage estimated from satellite altimetric data for large river basin monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cauhopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vauchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (1), pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain hydrology in an Amazon floodplain lake (Lago Grande de Curuai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Barroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 349 (1-2), pp.18-30. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering follow-up time-series recorded by cardiac implantable devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guéguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo I. Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Porée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.3848-3851. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00188486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking clinical measurements and kinematic gait patterns of toe-walking using fuzzy decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Watelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (3), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2006.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A support method for the contextual interpretation of biomechanical data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouttens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.109-18. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2005.856861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Statistical Association Measures for the Automatic Signal Generation in Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bégaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, IEEE Transactions on Information Technology in Biomedicine (4), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in spontaneous adverse drug reaction reports to the French pharmacovigilance system (1986-2001).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Miremont-Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fourrier-Réglat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Haramburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (8), pp.731-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the global optimisation method within the upper limb kinematics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouttens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (9), pp.1279-83. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Vargas-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Agazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not every day is a sunny day: Synthetic cloud injection for deep land cover segmentation robustness evaluation across data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mobsite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hostache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), In Conjunction with ECML/PKDD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/ARXIV.2510.03006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining knowledge graphs and generative AI to explain the consequences of climatic events on the health of maasai herders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houdhem Assoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mouakher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Desconnets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04773426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catry Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la prévision des cas de paludisme dans la zone transfrontalière Guyane-Amapá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing analysis of the links between urban landscapes and the risk of exposure to Aedes mosquitoes, vectors of arboviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoOneHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement; Institut Pasteur du Cambodge; Shoklo Malaria Research Unit, Dec 2022, Phnom Penh, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border Health, one neglected global health challenge - Introductory talk of the session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Fátima Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary conference on spatial statistics, spatial epidemiology, and geographical aspects of public health (GEOMED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veronica J. Berrocal, University of California, Irvine, Oct 2022, Irvine (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting cross-border malaria case number: towards an early warning system to support malaria elimination plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schincariol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Girond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Time Series and Forecasting (ITISE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlboRun, un outil opérationnel de cartographie prédictive des densités des moustiques Aedes albopictus et du risque de transmission de la dengue à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Géomatique de La Réunion (RGR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saint-Pierre, La Réunion. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associated factors and spatial distribution of Plasmodium spp. carriage in the trans- border context between French Guiana- Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cropet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassamine Lazrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Amsterdam (Hollande), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processo sanitários em espaços de fronteira: o caso das cidades gêmeas de Oiapoque, Brasil, e Saint-Georges, Guiana francesa, no período de 2015 a 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît van Gastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Suarez Mutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian da Cruz Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Simpósio Nacional de Geografia da Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Blumenau, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">heterogeneous distribution of Plasmodium vivax and falciparum carriage on the border area between Brazil and French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cropet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lazreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Meeting of the American-Society-of-Tropical-Medicine-and-Hygiene (ASTHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de paysages en imagerie satellitaire et enrichissement sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération transfrontalière, accès aux soins et prévention des maladies vectorielles à la frontière franco-brésilienne : apports des groupes de discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît van Gastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian da Cruz Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anapaula Martins Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Frontières territoires de santé et réseaux de soins"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des frontières et discontinuités (IFD, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Révillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, accès aux soins et à la prévention des maladies vectorielles et coopération transfrontalière - Cas de la Zone transfrontalière Guyane Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît van Gastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian da Cruz Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'OHM-Oyapock (Labex DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping soil typologies using geomorphologic features extracted from dem and SAR data: A environmental factor affecting malaria transmission in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SENSOR DATA FUSION FOR IDENTIFYING MALARIA ENVIRONMENTAL FEATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potencial de transmissão de malária no município de Oiapoque - Amapá – Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volmir Miguel Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Galardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50º Congresso da Sociedade Brasileira de Medicina Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio Branco, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;Site Sentinelle&amp;quot; à la frontière franco-brésilienne pour comprendre et suivre les relations entre climat et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et géomatique : approches comparées France-Brésil (ENVIBRAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01265600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de connaissances structurelles à partir de cartes et classification multi-classes : Application à la mise a jour de cartes d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of multi-scale of Plasmodium falciparum malaria incidence in children of Camopi, French Guiana, by means of remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Latin American Society for Remote Sensing and Spatial Information Systems (SELPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cayenne, French Guiana. 10 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00797353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning of structural knowledge from geographic information for updating land cover maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Bayoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Latin American Society for Remote Sensing and Spatial Information Systems (SELPER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Cayenne, French Guiana. 10 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00797337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution remote sensing and heterogeneous data analysis for local scale characterization of environmental risk: an application to Chagas disease in endemic areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de F. Venancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Romana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, 2009, Natal, Brazil. pp.7577-7586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring water level in large trans-boundary ungauged basins with altimetry : the example of ENVISAT over the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Filizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Remote Sensing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.813258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Selection of ENVISAT Data for Improved Water Stage Times Series on the Rio Negro and Adjacent Wetlands (Amazon Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joecila Santos da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Corrêa Rotunno Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Space for Hydrology Workshop: "Surface Water Storage and Runoff: Modeling, In-Situ data and Remote Sensing"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Nov 2007, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of follow-up physiological data recorded by cardiac implantable devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Carrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Reporting System Modelling for Data Mining Methods Evaluation in Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bégaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tubert-Bitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligent Data Analysis in Medicine and Pharmacology (IDAMAP), held during the 9th Conference on Artificial Intelligence in Medicine Europe Conference on Artificial Intelligence (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Protaras, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Decision Tree for the Objective Explanation of Subjective Functional Evaluation: Application to the Upper Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouttens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Intelligent Data Analysis in Medicine and Pharmacology (IDAMAP), held during the European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des cas de fièvre Q aiguë dans la presqu'île de Cayenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Esparon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Nationales d'Infectiologie (JNI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Deauville, France. 3 (2), pp.S85, 2024, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2024.04.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des favelas par imagerie satellitaire pour un meilleur suivi sanitaire des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria risk mapping in cross-border area between French Guiana and Brazil - Supporting malaria elimination plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Moua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Do Socorro Mendonça Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border epidemiological data integration and harmonization – Application to malaria in the cross-border area between French Guiana and Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Saldanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Do Socorro Mendonca Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America and the Caribbean Scientific Data Management Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance communautaire transfrontalière de la santé : un guide pour la région amazonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Suárez Mutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martins Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carolina de Paula Divino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOC/Fiocruz, 89 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilância comunitária transfronteiriça em Saúde : um guia para região Amazônica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Suárez Mutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martins Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carolina de Paula Divino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IOC/Fiocruz, 89 p., 2024, 978-65-87717-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles basés sur les données : cartographier la distribution spatiale des vecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Moua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annelise Tran (CIRAD); Éric Daudé (CNRS); Thibault Catry (IRD). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et modélisation spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 2022, 978-2-7592-3629-9. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3629-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meio ambiente e saúde na Amazônia, uma abordagem de saúde única</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.162-169, 2022, Focus, 978-2-7099-2968-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et santé en Amazonie, une approche One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Seyler; Marie-Pierre Ledru; Laure Emperaire; E. Falconi (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.162-169, 2022, Focus, 978-2-7099-2962-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Emergência de saúde e o acesso a plataformas de dados para gestores e sociedade civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Gracie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Melo Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angela Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanderlei Pascoal De Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Fiocruz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 no Brasil: cenários epidemiológicos e vigilância em saúde - Série Informação para ação na Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scielo Books, pp.197-214, 2021, 978-65-5708-049-8. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7476/9786557081211.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières, territoires de santé et réseaux de soins. Accès aux soins, prévention des maladies vectorielles et coopération transfrontalière en santé : une analyse qualitative à la frontière franco-brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît van Gastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo César Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian da Cruz Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages, interfaces, réseaux transfrontaliers, de nouveaux enjeux territoriaux de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 979-10-300-0807-4. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes1.9791030008067.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-Based Approach for Landscape Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Fabien Gandon; Christine Largeron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 834, Springer, pp.119-136, 2019, Studies in Computational Intelligence, 978-3-030-18129-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement-santé : modélisation multi-échelle de systèmes épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fargette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes : de la biologie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes frontalières entre le Brésil et la Guyane française : un contexte de vulnérabilité sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Peiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian da Cruz Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Suarez-Mutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît van Gastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville, Habitat, Habiter - Ciudad, Vivir, Habitar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-84-338-6204-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire, cartographie et analyse spatiale des données de paludisme dans la région transfrontalière de l’Oyapock (Guyane française et Amapá, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Do Socorro Mendonça Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Do Carmo Barbosa Da Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d’étude, OHM Oyapock, IRD, EPAT, UAG. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NULL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 p., 2014, NULL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement géographique : apports de la télédétection, de la cartographie et des SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huynh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la recherche en Guyane : la science par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-78, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01370039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in monitoring water resources in large tropical transboundary basins based on remote sensing and radar altimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Silva J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leon J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blöschl, G. Van de Giesen, N. Muralidharan, D. Ren, L. Seyler, F. Sharma, U. Vrba, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Integrated Surface and Groundwater Resources Management in a Vulnerable and Changing Word</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS Publication, pp. 282-288, 2009, 978-1-907161-01-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Reporting System Modelling for the Evaluation of Automatic Signal Generation Methods in Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fourrier-Réglat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bégaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Statistical Methods for the Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-0-8176-4542-7. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-8176-4542-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12888,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ACE203F"/>
+    <w:nsid w:val="28527F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13119,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-roux-ird" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-8207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069144753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9814-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayane Nobre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Dutra Fenner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Luiz Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildo Navegantes de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10516-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauara Brito Campos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Brito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynara Melo Rodovalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70029-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101086" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bertaut-Nativel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Irabe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ceccato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Monteiro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bayoudh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.08.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.531914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-65" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria de F&#225;tima Ven&#226;ncio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.156" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369930v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.157" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.926673" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353172" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370304v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Mercier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.05.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54VTRMV2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404892v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouttens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.856861" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;gaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Miremont-Salam&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier-R&#233;glat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Haramburu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00088-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Pina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peiter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Gastel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez Mutis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian da Cruz Franco" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazreck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860884v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anapaula Martins Mendes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860890v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860889v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volmir Miguel Zanini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Gomes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Galardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Lima" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376400v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797337v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de F. Venancio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370980v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graindorge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376397v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiessard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourrier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;gaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132090v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195368v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Peiter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Su&#225;rez Mutis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins Mendes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carolina de Paula Divino" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3629-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083493v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010087244" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020242v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gracie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melo Cavalcante" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Esteves" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9786557081211.0013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210487v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Peiter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959682v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez-Mutis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Socorro Mendon&#231;a Gomez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Carmo Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01370039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370731v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4542-7_5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4A0A623C1AF7CC0FC58EA03732078DB25C016BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-roux-ird" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2266-8207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069144753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z91UV6cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9814-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Defossez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0335794" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayane Nobre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Dutra Fenner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Luiz Lima Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildo Navegantes de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-025-10516-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tr&#233;hard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazrek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djossou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Epelboin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Su&#225;rez-Mutis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedley Cairo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(24)00047-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Mara Rodrigues Freire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva Gregorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Panagiotis Heusi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bueno Leite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Martins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/Hygeia1965950" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Cristaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-01010-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Scully" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Carbunar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18031077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kauara Brito Campos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Brito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynara Melo Rodovalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70029-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15409" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cropet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassamine Lazrek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moriceau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550890v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Briolant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101086" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mota De Sousa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.22922" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianaivo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bertaut-Nativel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Irabe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Robillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2270-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen da Costa Gurgel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Aparecido de Almeida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data2040037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ceccato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Miguel Monteiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8040319" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bayoudh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.08.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. da Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Rotunno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.531914" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00674075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fotsing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-10-65" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.V. Getirana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Rotunno Filho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Mansur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria de F&#225;tima Ven&#226;ncio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.156" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01369930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2011.157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. V. Getirana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903529023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991052v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-803L0TXZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00333691v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;guin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Por&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2008.926673" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cauhop&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauchel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Barroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira Turcq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2GR2MR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I. Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353172" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Mercier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.05.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54VTRMV2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouilland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouttens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2005.856861" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B&#233;gaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Miremont-Salam&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fourrier-R&#233;glat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Haramburu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00088-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529023v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mobsite" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti Equille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2510.03006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdhem Assoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380629v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima Pina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schincariol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174637v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peiter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Gastel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez Mutis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian da Cruz Franco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141244v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cropet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lazreck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anapaula Martins Mendes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860890v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729812" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mah&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volmir Miguel Zanini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Gomes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Galardo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Lima" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01265600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376400v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00797337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de F. Venancio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370629v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calmant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Filizola" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.813258" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joecila Santos da Silva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Corr&#234;a Rotunno Filho" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graindorge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376397v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiessard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;gaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tubert-Bitter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372740v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Esparon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.04.271" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendon&#231;a Gomes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Do Socorro Mendonca Gomes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Peiter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Su&#225;rez Mutis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins Mendes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carolina de Paula Divino" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788327v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019749v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3629-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083493v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurgel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010087244" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020242v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Gracie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Melo Cavalcante" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Esteves" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal De Matos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9786557081211.0013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Peiter" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes1.9791030008067.9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959562v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959682v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez-Mutis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791724v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Villemant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Socorro Mendon&#231;a Gomez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Do Carmo Barbosa Da Cruz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01370039v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016500v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Silva J." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leon J." TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370731v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4542-7_5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4A0A623C1AF7CC0FC58EA03732078DB25C016BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>