--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -109,715 +109,715 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate attack of deep foundation concrete: New testing method and influence of temperature on degradation mechanism</w:t>
+                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Souayfan</w:t>
+                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Kaddah</w:t>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Boudache</w:t>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guerineau</w:t>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Justino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.e05368. </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.2813 - 2834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523085v1</w:t>
+                <w:t xml:space="preserve">hal-05245171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
+                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
+                <w:t xml:space="preserve">Bishwash Neupane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roman</w:t>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245171v1</w:t>
+                <w:t xml:space="preserve">hal-04997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate attack of deep foundation concrete: New testing method and influence of temperature on degradation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishwash Neupane</w:t>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Stéphane Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Formentini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.e05368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997142v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squeeze test: A toolkit for assessing the printability of stiff cement-based materials</w:t>
+                <w:t xml:space="preserve">Assessing the impact of carbonation on the CFRP-mortar bond: A combined mechanical and microstructural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+                <w:t xml:space="preserve">Dania Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
+                <w:t xml:space="preserve">Amandine Celino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 491, pp.142521. </w:t>
+              <w:t xml:space="preserve">, 2025, 493, pp.143162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386851v1</w:t>
+                <w:t xml:space="preserve">hal-05523395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of carbonation on the CFRP-mortar bond: A combined mechanical and microstructural analysis</w:t>
+                <w:t xml:space="preserve">Squeeze test: A toolkit for assessing the printability of stiff cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dania Kabalan</w:t>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Celino</w:t>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 493, pp.143162. </w:t>
+              <w:t xml:space="preserve">, 2025, 491, pp.142521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.142521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523395v1</w:t>
+                <w:t xml:space="preserve">hal-05386851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical degradation vs. creep loading vs. hydration processes in cement-based materials immerged in seawater characterized with a multiscale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -871,364 +871,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new protocol to evaluate the behaviour and durability of marine structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Design of Alkali-Activated Materials and Geopolymer for Deep Soilmixing: Interactions with Model Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Cortas</w:t>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117579⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (15), pp.3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17153783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934703v1</w:t>
+                <w:t xml:space="preserve">hal-04673375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Alkali-Activated Materials and Geopolymer for Deep Soilmixing: Interactions with Model Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Souayfan</w:t>
+                <w:t xml:space="preserve">A new protocol to evaluate the behaviour and durability of marine structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Mathias Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (15), pp.3783. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, pp.117579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17153783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673375v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,90 +1275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (7), pp.1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1392,90 +1392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of slag variability on the properties of slag-based cement grouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e04070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1639,90 +1639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role played by portlandite and C-A-S-H in the degradation response of pozzolanic and slag cements to external sulphate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67, pp.106053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,90 +1756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the relaxation of recycled aggregates concrete from free and restrained shrinkage tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Samouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.105549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1899,64 +1899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2007,103 +2007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study on the reactivity and mechanical properties of alkali-activated metakaolin at high H2O/Na2O ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 231, pp.106758. </w:t>
@@ -2154,64 +2154,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear multiscale chemo-mechanical model describing the delayed evolution of concrete structures in marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,64 +2271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,64 +2401,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent does decreasing the proportion of clinker in cement production effectively decrease its carbon footprint?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2492,90 +2492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Retarders on the Reactivity and Hardening Rate of Alkali-Activated Blast Furnace Slag Grouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (17), pp.5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,90 +2609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the structuration rate on dimensional stability and mechanical performance of 3D printed mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2726,90 +2726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printing quality control of cement-based materials under flow and rest conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 138, pp.104965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,347 +2837,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">29Si and 27Al MAS NMR spectroscopic studies of activated metakaolin-slag mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.126415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194697v1</w:t>
+                <w:t xml:space="preserve">hal-03565966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29Si and 27Al MAS NMR spectroscopic studies of activated metakaolin-slag mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 322, pp.126415. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565966v1</w:t>
+                <w:t xml:space="preserve">hal-04194697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printability assessment of cement-based materials based on rheology, hydration kinetics, and viscoelastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 325, pp.126810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,51 +3224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of the effect of cement type and seawater salinity on concrete offshore structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,77 +3354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards global indicator of durability performance and carbon footprint of clinker-slag-limestone cement-based concrete exposed to carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 380, pp.134876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3471,77 +3471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcined clay – Limestone cements: Hydration processes with high and low-grade kaolinite clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3592,77 +3592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of initial material properties on the degradation of mortars with low expansion cements subjected to external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Source Carbon Footprint Estimator: Development and University Declination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,90 +3856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curling evolution of a cementitious slab: experimental study and discrete element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Jaafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (1), pp.19. </w:t>
@@ -3977,77 +3977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards common specifications for low- and high-expansion cement-based materials exposed to external sulphate attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4088,1818 +4088,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice on creating a common reference concrete for Round Robin Testing programmes based on the experience from COST Action TU1404</w:t>
+                <w:t xml:space="preserve">Advanced techniques for the study of shrinkage-induced cracking of concrete with recycled aggregates at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijana Serdar</w:t>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 247, pp.118542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118542⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 233, pp.117340-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263385v1</w:t>
+                <w:t xml:space="preserve">hal-03488891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced techniques for the study of shrinkage-induced cracking of concrete with recycled aggregates at early age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Delsaute</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 233, pp.117340-. </w:t>
+              <w:t xml:space="preserve">, 2020, 234, pp.117124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488891v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
+                <w:t xml:space="preserve">Alkali-activated grouts based on slag-fly ash mixtures: From early-age characterization to long-term phase composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Achour</w:t>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bignonnet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 234, pp.117124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117124⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 260, pp.120510 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351343v1</w:t>
+                <w:t xml:space="preserve">hal-03492270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated grouts based on slag-fly ash mixtures: From early-age characterization to long-term phase composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practice on creating a common reference concrete for Round Robin Testing programmes based on the experience from COST Action TU1404</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Serdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 260, pp.120510 -. </w:t>
+              <w:t xml:space="preserve">, 2020, 247, pp.118542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492270v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the relative humidity effect on drying shrinkage and cracking of self-consolidating concrete</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.08.008⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.244-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406658v1</w:t>
+                <w:t xml:space="preserve">hal-03484514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Priou</w:t>
+                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lecieux</w:t>
+                <w:t xml:space="preserve">Virginie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484514v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Resistance of alkali-activated grouts to acid leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Darson-Balleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.116681 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520318v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of alkali-activated grouts to acid leaching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Natural hydraulic lime for blended cement mortars: Behavior from fresh to hardened states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.116681 -. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.52-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488330v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hydraulic lime for blended cement mortars: Behavior from fresh to hardened states</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of the relative humidity effect on drying shrinkage and cracking of self-consolidating concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 120, pp.52-65. </w:t>
+              <w:t xml:space="preserve">, 2019, 115, pp.519-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484794v1</w:t>
+                <w:t xml:space="preserve">hal-05406658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
+                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331765v1</w:t>
+                <w:t xml:space="preserve">hal-04333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a new geopolymer grout: Rheological and mechanical performances of metakaolin-fly ash binary mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated grouts with incorporated fly ash: From NMR analysis to mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 181, pp.420-436. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05406540v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of carbonation on ionic transport in unsaturated concrete: evolution of porosity and prediction of service life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, AUGC 2017, 23 (5), pp.593-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1455609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333291v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated grouts with incorporated fly ash: From NMR analysis to mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Stability of a new geopolymer grout: Rheological and mechanical performances of metakaolin-fly ash binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Darson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.420-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743265v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbonation on ionic transport in unsaturated concrete: evolution of porosity and prediction of service life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, AUGC 2017, 23 (5), pp.593-608. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.114-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1455609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055729v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture process zone characteristics and identification of the micro-fracture phases in recycled concrete</w:t>
               </w:r>
@@ -5911,77 +5911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 181, pp.101-115. </w:t>
@@ -6032,64 +6032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early age behaviour of recycled concrete aggregates under normal and severe drying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,77 +6166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of longer sealed curing on drying shrinkage, cracking and carbonation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Samouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6283,64 +6283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrical study of the cementitious materials degradation under external sulfate attack through numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.267-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6387,64 +6387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic shrinkage and cracking risk of recycled aggregates concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.733-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6503,77 +6503,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the digital image correlation and acoustic emission technique to study the effect of structural size on cracking of reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143, pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6619,77 +6619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of sediments in self-consolidating concrete: Mix-design and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Samara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6736,77 +6736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile behaviour of early age concrete: New methods of investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6865,90 +6865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.1-9. </w:t>
@@ -7024,77 +7024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Matallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7141,77 +7141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria analysis of the mechanism of degradation of Portland cement based mortars exposed to external sulphate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El-Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (10), pp.1327-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7258,77 +7258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New procedure to investigate external sulphate attack on cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El-Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (3), pp.357-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7387,90 +7387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (11), pp.1705-1716. </w:t>
@@ -7546,77 +7546,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (10), pp.993-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7676,77 +7676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.1836-1847. </w:t>
@@ -7809,77 +7809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shrinkage-reducing admixtures on plastic and long-term shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (2), pp.209-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7926,90 +7926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mix design of concrete with high content of mineral additions: Optimisation to improve early age strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (5), pp.377-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8037,317 +8037,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance based approach for durability of concrete exposed to carbonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Durability of concrete exposed to leaching and external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.01.006⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (12), pp.1188-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004926v1</w:t>
+                <w:t xml:space="preserve">hal-01006757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of concrete exposed to leaching and external sulphate attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A performance based approach for durability of concrete exposed to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (12), pp.1188-1198. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.190-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006757v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume on shrinkage cracking and fracture properties of self-compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (8), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8425,90 +8425,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 uptake by accelerated carbonation of recycled concrete aggregates: characterization at the grain scale by tomography and micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8550,77 +8550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle de caractérisation des propriétés de transfert en fonction de la morphologie des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8667,90 +8667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Carbonation of Recycled Concrete Aggregates and Model Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.572-580, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8784,90 +8784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printability Assessment of Cement-Based Materials Using Uniaxial Compression Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Loughborough, United Kingdom. pp.318-323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8901,90 +8901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9018,103 +9018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des phases formées dans les mélanges métakaolin-laitier activés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
@@ -9156,90 +9156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9277,64 +9277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear multi-scales chemo-mechanical model describing the delayed evolution of concrete structures in marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9379,330 +9379,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la durée de vie du béton soumis à des sollicitations couplées carbonatation-chlorures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Calcined Clays for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.673-681, </w:t>
+              <w:t xml:space="preserve">RUGC17 Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.35.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431635v1</w:t>
+                <w:t xml:space="preserve">hal-04265416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la durée de vie du béton soumis à des sollicitations couplées carbonatation-chlorures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC17 Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.9-12, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Calcined Clays for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.673-681, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.35.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265416v1</w:t>
+                <w:t xml:space="preserve">hal-05431635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure risk of recycled aggregates concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Faculty of Engineering and the Faculty of Technology of the Lebanese University, Apr 2019, Beyrouth, Lebanon. pp.01017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9736,64 +9736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile strength of concrete at early-age: New experimental procedure and influence of mix-design parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9821,308 +9821,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Aug 2018, Prague, Czech Republic. pp.1065-1070</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265406v1</w:t>
+                <w:t xml:space="preserve">hal-04265397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Madeira, Portugal. pp.603-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265397v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode d'évaluation des attaques sulfatiques externes : analyse des changements microstructuraux à partir de données macroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10160,103 +10160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Initial Water Saturation of Aggregates on Concrete Shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.261-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10290,90 +10290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the characterization of early age cracking of concrete: engineering issues and scientific answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10409,653 +10409,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un agent compensateur de retrait sur la microstructure et les déformations libres des bétons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+                <w:t xml:space="preserve">Micromechanics applied to the modelling of the behaviour of concrete submitted to external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008120v1</w:t>
+                <w:t xml:space="preserve">hal-01008434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics applied to the modelling of the behaviour of concrete submitted to external sulphate attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+                <w:t xml:space="preserve">Projet ANR Ecobéton : Mise au point d'un béton à faible dosage en ciment en vue d'un test en vraie grandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27èmes Rencontres de L’Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008434v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR Ecobéton : Mise au point d'un béton à faible dosage en ciment en vue d'un test en vraie grandeur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">influence of sulphate solution concentration on the performance of cementitious materials during external sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Rencontres de L’Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540759v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of sulphate solution concentration on the performance of cementitious materials during external sulphate attack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Projet ANR EcoBéton : Optimisation de la formulation de bétons avec une forte teneur en additions minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008333v1</w:t>
+                <w:t xml:space="preserve">hal-04913984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR EcoBéton : Optimisation de la formulation de bétons avec une forte teneur en additions minérales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effets d'un agent compensateur de retrait sur la microstructure et les déformations libres des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913984v1</w:t>
+                <w:t xml:space="preserve">hal-01008120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de performance de bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIèmes Rencontres universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11093,90 +11093,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de bétons à faible impact environnemental - Résultats préliminaires du projet ANR ECOBETON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEODIM'08 - Variations Dimensionnelles des Géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint Nazaire, France</w:t>
@@ -11205,77 +11205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure properties on the degradation of concrete submitted to external sulphate attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Euro Mediterranean in Advances on Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11294,286 +11294,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the sulphate attack in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valorisation des sédiments traités dans le béton autoplaçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONMOD08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">XXVIes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008505v1</w:t>
+                <w:t xml:space="preserve">hal-01009101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des sédiments traités dans le béton autoplaçant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling of the sulphate attack in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">CONMOD08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009101v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental tools to design concrete exposed to leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Euro Mediterranean in Advances on geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11598,96 +11598,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the sulphate attack in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Hachem</w:t>
+                <w:t xml:space="preserve">Rana El Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Symposium on Concrete Modelling (CONMOD'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -11700,1007 +11700,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de Performance Equivalente appliqué aux bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The equivalent performance concept applied to carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Concrete under severe conditions. Environment and loading (CONSEC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008013v1</w:t>
+                <w:t xml:space="preserve">hal-01911139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mineral Additives on Some of Durability Parameters of Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation des attaques de sulfate dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advances in Cement Based Materials and its Application to Civil Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008100v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on carbonation of concrete for a performance based approach of durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The equivalent performance concept: Design of a performance-based methodology and experimental study on carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">CONSEC'07 - Fifth International Conference on Concrete under Severe Conditions Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359594v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des attaques de sulfate dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on carbonation of concrete for performance based specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evangeline Wenger</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FraMCoS-6 - 6th International conference on fracture mechanics of concrete and concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360359v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent performance concept applied to carbonation of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of durability of concrete exposed to leaching through a performance-based test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under severe conditions. Environment and loading (CONSEC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">International conference on advances in cement based materials and applications to civil infrastructure (ACBM-ACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911139v1</w:t>
+                <w:t xml:space="preserve">hal-01008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent performance concept: Design of a performance-based methodology and experimental study on carbonation of concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSEC'07 - Fifth International Conference on Concrete under Severe Conditions Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009016v1</w:t>
+                <w:t xml:space="preserve">hal-01008508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on carbonation of concrete for performance based specifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of Mineral Additives on Some of Durability Parameters of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-6 - 6th International conference on fracture mechanics of concrete and concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advances in Cement Based Materials and its Application to Civil Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008201v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of durability of concrete exposed to leaching through a performance-based test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concept de Performance Equivalente appliqué aux bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on advances in cement based materials and applications to civil infrastructure (ACBM-ACI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
+              <w:t xml:space="preserve">XXVes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008177v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on carbonation of concrete for a performance based approach of durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008508v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des bétons soumis au risque de carbonatation par le concept d'équivalence de performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12751,64 +12751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la substitution du ciment par une addition sur le risque de fissuration des BAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12833,90 +12833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on concrete carbonation to work out performance-based specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FramCos-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12941,434 +12941,434 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume and limestone content on shrinkage of self-compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC05 Conference, combining the 2d North American Conference on the Design and Use of Self-Consolidateing Concrete and the 4th International RILEM Symposium on Self-Compacting concrete, Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Chicago, États-Unis. pp.n.a</w:t>
+              <w:t xml:space="preserve">SCC05 Conference, combining the 2d North American Conference on the Design and Use of Self-Consolidateing Concrete and the 4th International RILEM Symposium on Self-Compacting concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume, addition content and addition type on shrinkage cracking of self-compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second North American Conference and Fourth RILEM International Conference on Self Compacting Concrete SCC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume on fracture behaviour of self compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONCREEP 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du volume de pâte et des additions sur le retrait et la fissuration des bétons autoplaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes rencontres universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13378,111 +13378,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des RUGC 2025 - Volume 3 : Prix Jeunes Chercheuses, Jeunes Chercheurs (René Houpert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13492,592 +13492,592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Environmental Impact Prediction of Construction Products Using EPD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishwash Neupane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Mas; Carmelo Del Valle; Benoît Eynard; Louis Rivest; Abdelaziz Bouras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management. PLM in the Age of Model-Based Engineering in Industry. 22nd IFIP WG 5.1 International Conference, PLM 2025, Seville, Spain, July 6–9, 2025, Revised Selected Papers, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 772, Springer Nature Switzerland, pp.366-375, 2026, IFIP Advances in Information and Communication Technology, 978-3-032-09699-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-09700-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des GBRC : Méthode de détermination du CO2 piégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazagliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Cazagliu</w:t>
+                <w:t xml:space="preserve">Assia Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Djerbi</w:t>
+                <w:t xml:space="preserve">Sandrine Braymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Braymand</w:t>
+                <w:t xml:space="preserve">Julie Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommandations du Projet National FastCarb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREX, pp.11-15, 2024, 978-2-9568055-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer Singapore, pp.673-681, 2020, RILEM Bookseries, 978-981-15-2805-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 - Delayed mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Sa</w:t>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp 187-212, 2019, 9781138724723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14086,119 +14086,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.127-141, 2019, 9781351052825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351052825-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béton recyclé au jeune âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14220,338 +14220,338 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifsttar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 792 p., 2018, 978-2-85782-747-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11 - Propriétés mécaniques différées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Sa</w:t>
+                <w:t xml:space="preserve">Thierry Sedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sedran</w:t>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le béton recyclé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifsttar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 241-272, 2018, Les collections de l'IFSTTAR OSI4, 978-2-85782-746-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du concept de performance équivalente aux bétons exposés à la carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des Travaux Publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, pp.17-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14698,51 +14698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Souayfan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Justino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-025-09792-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marcel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153783" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105549" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.104965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134876" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cardinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01709-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisserie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guignard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084315" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jaafri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01606-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118542" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Aboulayt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherki El Idrissi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.08.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson-Balleur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116681" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406540v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFXLRP5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.01.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghuan Guo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisniewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJ8DJDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1DN1ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.01.080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-089DM42G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Hachem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.11.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDR8R09H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.01.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.01.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006975v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.03.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5Q4ZXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El Khoury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516884v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massaad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem Ibrahim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khokhar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008100v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359594v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Wenger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911139v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009016v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008315v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roziere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008330v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008322v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Souayfan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Justino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05368" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-025-09792-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153783" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marcel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105549" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.104965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134876" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cardinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01709-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisserie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guignard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084315" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jaafri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01606-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Aboulayt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherki El Idrissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118542" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson-Balleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116681" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.08.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFXLRP5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghuan Guo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisniewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJ8DJDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1DN1ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.01.080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-089DM42G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Hachem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.11.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDR8R09H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.01.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006757v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006975v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.03.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5Q4ZXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El Khoury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516884v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massaad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem Ibrahim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khokhar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Hachem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911139v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Wenger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008201v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359594v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008315v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008330v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110257v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007475v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>