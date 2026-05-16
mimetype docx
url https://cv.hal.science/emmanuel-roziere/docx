--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -109,425 +109,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
+                <w:t xml:space="preserve">Sulfate attack of deep foundation concrete: New testing method and influence of temperature on degradation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roman</w:t>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Stéphane Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (3), pp.2813 - 2834. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.e05368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245171v1</w:t>
+                <w:t xml:space="preserve">hal-05523085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
+                <w:t xml:space="preserve">Methods for Defining Climate Change Mitigation Strategies at Organisational Level Review and Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishwash Neupane</w:t>
+                <w:t xml:space="preserve">Nicolas Desmoitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Formentini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.2813 - 2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.4130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997142v1</w:t>
+                <w:t xml:space="preserve">hal-05245171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate attack of deep foundation concrete: New testing method and influence of temperature on degradation mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning algorithms for supporting life cycle assessment studies: An analytical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Boudache</w:t>
+                <w:t xml:space="preserve">Bishwash Neupane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guerineau</w:t>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Justino</w:t>
+                <w:t xml:space="preserve">Marco Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.e05368. </w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.37-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2025.e05368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523085v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of carbonation on the CFRP-mortar bond: A combined mechanical and microstructural analysis</w:t>
               </w:r>
@@ -871,204 +871,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Alkali-Activated Materials and Geopolymer for Deep Soilmixing: Interactions with Model Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Souayfan</w:t>
+                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (15), pp.3783. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17153783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673375v1</w:t>
+                <w:t xml:space="preserve">hal-04406741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new protocol to evaluate the behaviour and durability of marine structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1139,187 +1122,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation on electrical resistivity and microstructure of clinker-slag-limestone cement based concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Alkali-Activated Materials and Geopolymer for Deep Soilmixing: Interactions with Model Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (15), pp.3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02290-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17153783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406741v1</w:t>
+                <w:t xml:space="preserve">hal-04673375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Effects of Mineral Water Composition on the Leaching of Cement-Based Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1392,90 +1392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of slag variability on the properties of slag-based cement grouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e04070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled thermo-hydro-chemical modeling of accelerated carbonation of cementbased materials: application to CO 2 uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,261 +1633,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role played by portlandite and C-A-S-H in the degradation response of pozzolanic and slag cements to external sulphate attack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Boudache</w:t>
+                <w:t xml:space="preserve">Assessing the relaxation of recycled aggregates concrete from free and restrained shrinkage tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 67, pp.106053. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106053⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 64, pp.105549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257885v1</w:t>
+                <w:t xml:space="preserve">hal-05257768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relaxation of recycled aggregates concrete from free and restrained shrinkage tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+                <w:t xml:space="preserve">Investigating the role played by portlandite and C-A-S-H in the degradation response of pozzolanic and slag cements to external sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Samouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64, pp.105549. </w:t>
+              <w:t xml:space="preserve">, 2023, 67, pp.106053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05257768v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep analysis of cementitious materials in seawater using a poro-chemo-mechanical model</w:t>
               </w:r>
@@ -1899,64 +1899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2007,103 +2007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study on the reactivity and mechanical properties of alkali-activated metakaolin at high H2O/Na2O ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 231, pp.106758. </w:t>
@@ -2167,51 +2167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,64 +2271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary use of thermogravimetric analysis and oven to assess the composition and bound CO2 content of recycled concrete aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,291 +2382,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does decreasing the proportion of clinker in cement production effectively decrease its carbon footprint?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Retarders on the Reactivity and Hardening Rate of Alkali-Activated Blast Furnace Slag Grouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (17), pp.5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16175824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241582v1</w:t>
+                <w:t xml:space="preserve">hal-05097313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Retarders on the Reactivity and Hardening Rate of Alkali-Activated Blast Furnace Slag Grouts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Printing quality control of cement-based materials under flow and rest conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhame Harbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Justino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (17), pp.5824. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.104965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16175824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.104965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097313v1</w:t>
+                <w:t xml:space="preserve">hal-04406488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the structuration rate on dimensional stability and mechanical performance of 3D printed mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,395 +2733,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printing quality control of cement-based materials under flow and rest conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">To what extent does decreasing the proportion of clinker in cement production effectively decrease its carbon footprint?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138, pp.104965. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.104965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.07.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406488v1</w:t>
+                <w:t xml:space="preserve">hal-05241582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29Si and 27Al MAS NMR spectroscopic studies of activated metakaolin-slag mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Kaddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 322, pp.126415. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565966v1</w:t>
+                <w:t xml:space="preserve">hal-04194697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of recycled concrete aggregates: Investigation on the microstructure and transport properties at cement paste and mortar scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">29Si and 27Al MAS NMR spectroscopic studies of activated metakaolin-slag mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57, pp.101885. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.126415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2022.101885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194697v1</w:t>
+                <w:t xml:space="preserve">hal-03565966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printability assessment of cement-based materials based on rheology, hydration kinetics, and viscoelastic properties</w:t>
               </w:r>
@@ -3205,317 +3205,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the effect of cement type and seawater salinity on concrete offshore structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Hage Chehade</w:t>
+                <w:t xml:space="preserve">Towards global indicator of durability performance and carbon footprint of clinker-slag-limestone cement-based concrete exposed to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Elkhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 322, pp.126471. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380, pp.134876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731182v1</w:t>
+                <w:t xml:space="preserve">hal-04115746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards global indicator of durability performance and carbon footprint of clinker-slag-limestone cement-based concrete exposed to carbonation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of the effect of cement type and seawater salinity on concrete offshore structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinelle El-Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 380, pp.134876. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322, pp.126471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.126471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115746v1</w:t>
+                <w:t xml:space="preserve">hal-04731182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcined clay – Limestone cements: Hydration processes with high and low-grade kaolinite clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,90 +3592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of initial material properties on the degradation of mortars with low expansion cements subjected to external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (3), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Source Carbon Footprint Estimator: Development and University Declination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curling evolution of a cementitious slab: experimental study and discrete element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Jaafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,90 +3977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards common specifications for low- and high-expansion cement-based materials exposed to external sulphate attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 294, pp.123586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4088,1818 +4088,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced techniques for the study of shrinkage-induced cracking of concrete with recycled aggregates at early age</w:t>
+                <w:t xml:space="preserve">Practice on creating a common reference concrete for Round Robin Testing programmes based on the experience from COST Action TU1404</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
+                <w:t xml:space="preserve">Marijana Serdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Delsaute</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schlicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Azenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 233, pp.117340-. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117340⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 247, pp.118542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488891v1</w:t>
+                <w:t xml:space="preserve">hal-05263385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced techniques for the study of shrinkage-induced cracking of concrete with recycled aggregates at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bignonnet</w:t>
+                <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 234, pp.117124. </w:t>
+              <w:t xml:space="preserve">, 2020, 233, pp.117340-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351343v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated grouts based on slag-fly ash mixtures: From early-age characterization to long-term phase composition</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of the chloride diffusivity and the elasticity of Portland cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 260, pp.120510 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120510⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 234, pp.117124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492270v1</w:t>
+                <w:t xml:space="preserve">hal-02351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice on creating a common reference concrete for Round Robin Testing programmes based on the experience from COST Action TU1404</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkali-activated grouts based on slag-fly ash mixtures: From early-age characterization to long-term phase composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Schlicke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Souayfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Azenha</w:t>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 247, pp.118542. </w:t>
+              <w:t xml:space="preserve">, 2020, 260, pp.120510 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263385v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of the relative humidity effect on drying shrinkage and cracking of self-consolidating concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484514v1</w:t>
+                <w:t xml:space="preserve">hal-05406658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">In situ DC electrical resistivity mapping performed in a reinforced concrete wharf using embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Priou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lupi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.244-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520318v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of alkali-activated grouts to acid leaching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monitoring of a Reinforced Concrete Wharf Using Structural Health Monitoring System and Material Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7040084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488330v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hydraulic lime for blended cement mortars: Behavior from fresh to hardened states</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resistance of alkali-activated grouts to acid leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Darson-Balleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120, pp.52-65. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.116681 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.116681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484794v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the relative humidity effect on drying shrinkage and cracking of self-consolidating concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Natural hydraulic lime for blended cement mortars: Behavior from fresh to hardened states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 115, pp.519-529. </w:t>
+              <w:t xml:space="preserve">, 2019, 120, pp.52-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406658v1</w:t>
+                <w:t xml:space="preserve">hal-03484794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
+                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.114-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333291v1</w:t>
+                <w:t xml:space="preserve">hal-04331765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-activated grouts with incorporated fly ash: From NMR analysis to mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Stability of a new geopolymer grout: Rheological and mechanical performances of metakaolin-fly ash binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Jaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Samouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Darson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.225-232. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.420-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743265v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbonation on ionic transport in unsaturated concrete: evolution of porosity and prediction of service life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How do recycled concrete aggregates modify the shrinkage and self-healing properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1455609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02055729v1</w:t>
+                <w:t xml:space="preserve">hal-04333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a new geopolymer grout: Rheological and mechanical performances of metakaolin-fly ash binary mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Alkali-activated grouts with incorporated fly ash: From NMR analysis to mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Cherki El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.025⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05406540v1</w:t>
+                <w:t xml:space="preserve">hal-01743265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration, shrinkage, and durability of ternary binders containing Portland cement, limestone filler and metakaolin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of carbonation on ionic transport in unsaturated concrete: evolution of porosity and prediction of service life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.114-126. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, AUGC 2017, 23 (5), pp.593-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2018.1455609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331765v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture process zone characteristics and identification of the micro-fracture phases in recycled concrete</w:t>
               </w:r>
@@ -5911,77 +5911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 181, pp.101-115. </w:t>
@@ -6032,64 +6032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early age behaviour of recycled concrete aggregates under normal and severe drying conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,64 +6153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of longer sealed curing on drying shrinkage, cracking and carbonation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Samouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrical study of the cementitious materials degradation under external sulfate attack through numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6374,64 +6374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic shrinkage and cracking risk of recycled aggregates concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6529,51 +6529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143, pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6619,51 +6619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of sediments in self-consolidating concrete: Mix-design and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Samara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,64 +6865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the water saturation of aggregates on the shrinkage induced cracking risk of concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7141,51 +7141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria analysis of the mechanism of degradation of Portland cement based mortars exposed to external sulphate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El-Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,302 +7239,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New procedure to investigate external sulphate attack on cementitious materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.11.010⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (11), pp.1705-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9867-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310136v1</w:t>
+                <w:t xml:space="preserve">hal-05310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New procedure to investigate external sulphate attack on cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Turcry</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (11), pp.1705-1716. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.357-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9867-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2011.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310139v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-based design and carbonation of concrete with high fly ash content</w:t>
               </w:r>
@@ -7546,51 +7546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,77 +7650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early age deformations of concrete with high content of mineral additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7809,51 +7809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shrinkage-reducing admixtures on plastic and long-term shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,64 +7913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mix design of concrete with high content of mineral additions: Optimisation to improve early age strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,278 +8037,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of concrete exposed to leaching and external sulphate attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A performance based approach for durability of concrete exposed to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.021⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006757v1</w:t>
+                <w:t xml:space="preserve">hal-01004926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance based approach for durability of concrete exposed to carbonation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Durability of concrete exposed to leaching and external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El-Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (1), pp.190-199. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (12), pp.1188-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004926v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume on shrinkage cracking and fracture properties of self-compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8425,90 +8425,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 uptake by accelerated carbonation of recycled concrete aggregates: characterization at the grain scale by tomography and micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8550,77 +8550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle de caractérisation des propriétés de transfert en fonction de la morphologie des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8667,90 +8667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Carbonation of Recycled Concrete Aggregates and Model Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.572-580, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8810,51 +8810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhame Harbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8901,90 +8901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the microstructure and shrinkage of recycled aggregates during accelerated carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Kaddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuve d’Ascq, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9018,90 +9018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des phases formées dans les mélanges métakaolin-laitier activés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Souayfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9143,90 +9143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des bétons bas carbone vis-à-vis de la corrosion induite par carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Elkhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinelle El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9379,261 +9379,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la durée de vie du béton soumis à des sollicitations couplées carbonatation-chlorures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC17 Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.9-12, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Calcined Clays for Sustainable Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.673-681, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.35.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265416v1</w:t>
+                <w:t xml:space="preserve">hal-05431635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la durée de vie du béton soumis à des sollicitations couplées carbonatation-chlorures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bignonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Calcined Clays for Sustainable Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.673-681, </w:t>
+              <w:t xml:space="preserve">RUGC17 Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.35.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431635v1</w:t>
+                <w:t xml:space="preserve">hal-04265416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure risk of recycled aggregates concrete</w:t>
               </w:r>
@@ -9645,51 +9645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9736,51 +9736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile strength of concrete at early-age: New experimental procedure and influence of mix-design parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9821,321 +9821,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Madeira, Portugal. pp.603-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1405563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265397v1</w:t>
+                <w:t xml:space="preserve">hal-04265406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of chloride ingress in concrete: effect of exposure concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the effect of moisture on chloride and carbon dioxide transport in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete’18 International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Technical University in Prague, Aug 2018, Prague, Czech Republic. pp.1065-1070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1405563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265406v1</w:t>
+                <w:t xml:space="preserve">hal-04265397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode d'évaluation des attaques sulfatiques externes : analyse des changements microstructuraux à partir de données macroscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10160,51 +10160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Initial Water Saturation of Aggregates on Concrete Shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10212,51 +10212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur El Amine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.261-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10316,51 +10316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10409,847 +10409,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics applied to the modelling of the behaviour of concrete submitted to external sulphate attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+                <w:t xml:space="preserve">Effets d'un agent compensateur de retrait sur la microstructure et les déformations libres des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008434v1</w:t>
+                <w:t xml:space="preserve">hal-01008120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR Ecobéton : Mise au point d'un béton à faible dosage en ciment en vue d'un test en vraie grandeur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rozière</w:t>
+                <w:t xml:space="preserve">Micromechanics applied to the modelling of the behaviour of concrete submitted to external sulphate attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Rencontres de L’Association Universitaire de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540759v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">influence of sulphate solution concentration on the performance of cementitious materials during external sulphate attack</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+                <w:t xml:space="preserve">Projet ANR Ecobéton : Mise au point d'un béton à faible dosage en ciment en vue d'un test en vraie grandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Aït-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27èmes Rencontres de L’Association Universitaire de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008333v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR EcoBéton : Optimisation de la formulation de bétons avec une forte teneur en additions minérales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">influence of sulphate solution concentration on the performance of cementitious materials during external sulphate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grondin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">Concrete in Aggressive Aqueous Environments - Performance, Testing and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913984v1</w:t>
+                <w:t xml:space="preserve">hal-01008333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un agent compensateur de retrait sur la microstructure et les déformations libres des bétons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet ANR EcoBéton : Optimisation de la formulation de bétons avec une forte teneur en additions minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIes Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008120v1</w:t>
+                <w:t xml:space="preserve">hal-04913984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de performance de bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formulation de bétons à faible impact environnemental - Résultats préliminaires du projet ANR ECOBETON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIèmes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">GEODIM'08 - Variations Dimensionnelles des Géomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008305v1</w:t>
+                <w:t xml:space="preserve">hal-01008232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation de bétons à faible impact environnemental - Résultats préliminaires du projet ANR ECOBETON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indicateurs de performance de bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hachem Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM'08 - Variations Dimensionnelles des Géomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Nazaire, France</w:t>
+              <w:t xml:space="preserve">XXVIèmes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008232v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure properties on the degradation of concrete submitted to external sulphate attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11294,286 +11294,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des sédiments traités dans le béton autoplaçant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling of the sulphate attack in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">CONMOD08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009101v1</w:t>
+                <w:t xml:space="preserve">hal-01008505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the sulphate attack in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valorisation des sédiments traités dans le béton autoplaçant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Skoczylas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONMOD08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">XXVIes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008505v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental tools to design concrete exposed to leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Euro Mediterranean in Advances on geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11598,51 +11598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the sulphate attack in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,1007 +11700,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent performance concept applied to carbonation of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Concept de Performance Equivalente appliqué aux bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under severe conditions. Environment and loading (CONSEC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">XXVes Rencontres universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911139v1</w:t>
+                <w:t xml:space="preserve">hal-01008013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des attaques de sulfate dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Mineral Additives on Some of Durability Parameters of Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangeline Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Advances in Cement Based Materials and its Application to Civil Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360359v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent performance concept: Design of a performance-based methodology and experimental study on carbonation of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study on carbonation of concrete for a performance based approach of durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSEC'07 - Fifth International Conference on Concrete under Severe Conditions Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009016v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on carbonation of concrete for performance based specifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The equivalent performance concept: Design of a performance-based methodology and experimental study on carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-6 - 6th International conference on fracture mechanics of concrete and concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">CONSEC'07 - Fifth International Conference on Concrete under Severe Conditions Environment and Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008201v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of durability of concrete exposed to leaching through a performance-based test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modélisation des attaques de sulfate dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on advances in cement based materials and applications to civil infrastructure (ACBM-ACI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008177v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">The equivalent performance concept applied to carbonation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">Concrete under severe conditions. Environment and loading (CONSEC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008508v1</w:t>
+                <w:t xml:space="preserve">hal-01911139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mineral Additives on Some of Durability Parameters of Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study on carbonation of concrete for performance based specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Advances in Cement Based Materials and its Application to Civil Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
+              <w:t xml:space="preserve">FraMCoS-6 - 6th International conference on fracture mechanics of concrete and concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008100v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de Performance Equivalente appliqué aux bétons exposés à la lixiviation et aux attaques sulfatiques externes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of durability of concrete exposed to leaching through a performance-based test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVes Rencontres universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International conference on advances in cement based materials and applications to civil infrastructure (ACBM-ACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lahore, Pakistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008013v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on carbonation of concrete for a performance based approach of durability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+                <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouasker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment and Loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359594v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des bétons soumis au risque de carbonatation par le concept d'équivalence de performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12764,51 +12764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12833,90 +12833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on concrete carbonation to work out performance-based specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FramCos-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12954,77 +12954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume and limestone content on shrinkage of self-compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCC05 Conference, combining the 2d North American Conference on the Design and Use of Self-Consolidateing Concrete and the 4th International RILEM Symposium on Self-Compacting concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13049,90 +13049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume, addition content and addition type on shrinkage cracking of self-compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second North American Conference and Fourth RILEM International Conference on Self Compacting Concrete SCC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13157,51 +13157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of paste volume on fracture behaviour of self compacting concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13265,51 +13265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du volume de pâte et des additions sur le retrait et la fissuration des bétons autoplaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turcry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13392,51 +13392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des RUGC 2025 - Volume 3 : Prix Jeunes Chercheuses, Jeunes Chercheurs (René Houpert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13506,64 +13506,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Environmental Impact Prediction of Construction Products Using EPD Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bishwash Neupane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13765,100 +13765,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and Durability of Ternary Binders Based on Metakaolin and Limestone Filler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Medjigbodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcined Clays for Sustainable Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Springer Singapore, pp.673-681, 2020, RILEM Bookseries, 978-981-15-2805-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2806-4_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333278v1</w:t>
@@ -14007,64 +14007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14141,64 +14141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béton recyclé au jeune âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zakarya Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14421,90 +14421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du concept de performance équivalente aux bétons exposés à la carbonatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des Travaux Publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, pp.17-23, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14698,51 +14698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Souayfan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Justino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05368" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-025-09792-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153783" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marcel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105549" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.104965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134876" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cardinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01709-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisserie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guignard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084315" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jaafri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01606-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Aboulayt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherki El Idrissi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118542" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson-Balleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116681" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.08.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFXLRP5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghuan Guo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisniewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJ8DJDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1DN1ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.01.080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-089DM42G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Hachem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310136v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.11.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDR8R09H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.01.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006757v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006975v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.03.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5Q4ZXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El Khoury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516884v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massaad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem Ibrahim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008333v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913984v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008305v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khokhar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009101v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008505v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Hachem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911139v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Wenger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008201v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008177v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008013v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359594v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008315v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008330v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110257v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007475v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Souayfan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kaddah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boudache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Justino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e05368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmoitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwash Neupane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Formentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.03.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Kabalan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Celino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roziere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhame Harbouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El-Khoury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cortas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-025-09792-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Elkhaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02290-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04934703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marcel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17153783" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Pouyanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendimerad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Samouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105549" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2023.103431" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100184" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16175824" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.104965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.07.349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2022.101885" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126415" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126471" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cardinaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01709-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisserie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guignard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084315" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jaafri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Zhu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-020-01606-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schlicke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Azenha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118542" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zakarya Bendimerad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117340" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Achour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Aboulayt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Cherki El Idrissi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.08.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Priou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.152" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7040084" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson-Balleur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.116681" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.03.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Medjigbodo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406540v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFXLRP5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Darson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.01.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1455609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghuan Guo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01665834v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.08.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406640v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wisniewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.187" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KJ8DJDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1DN1ZS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185655v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Samara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.01.080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.07.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-089DM42G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076360v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Hamami" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2014.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NCHFW7S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Farah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Hachem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.11.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDR8R09H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Younsi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#239;t-Mokhtar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2011.07.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444549v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.10.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2010.01.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.01.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006975v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Granger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2007.03.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5Q4ZXG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.33" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_53" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinelle El Khoury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431635v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2806-4_75" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265416v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516884v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424670v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1405563" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massaad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur El Amine Hamami" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008434v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hachem Ibrahim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Turcry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khokhar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008305v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Skoczylas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660417v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Hachem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008100v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359594v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Wenger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008315v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008330v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008322v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110257v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_36" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650700v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazagliu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vial" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333278v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-16" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02926760v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/le-beton-recycle/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007475v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>