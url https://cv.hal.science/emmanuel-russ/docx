--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1650,226 +1650,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra properties for Sobolev spaces- Applications to semilinear PDE's on manifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Badr</w:t>
+                <w:t xml:space="preserve">Symmetrization of functions and principal eigenvalues of elliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bernicot</w:t>
+                <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/slsedp.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609697v1</w:t>
+                <w:t xml:space="preserve">hal-01286474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrization of functions and principal eigenvalues of elliptic operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
+                <w:t xml:space="preserve">Algebra properties for Sobolev spaces- Applications to semilinear PDE's on manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (2), pp.509-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286474v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Poincaré inequalities for general measures</w:t>
               </w:r>
@@ -1953,252 +1953,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Poincaré inequalities on Lie groups with polynomial volume growth and Riemannian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardy spaces for the conjugated Beltrami equation in a doubly connected domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messoud Efendiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4064/sm203-2-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 383 (2), pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449531v1</w:t>
+                <w:t xml:space="preserve">hal-00605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy spaces for the conjugated Beltrami equation in a doubly connected domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlocal Poincaré inequalities on Lie groups with polynomial volume growth and Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 383 (2), pp.439-450. </w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 203 (2), pp.105-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/sm203-2-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605932v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement inequalities and applications to isoperimetric problems for eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3478,51 +3478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faber-Krahn inequality with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Devyver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Russ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-025-02211-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320652v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moonens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200313-16-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517735v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Mironescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2019.03.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Velichkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1653-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Lam Yung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Tuominen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2018.67.6310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2018.1477801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257408v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1394-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Feneuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242032v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664532v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Badr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201200273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639326v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-013-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nadirashvili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435240v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.10.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm203-2-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messoud Efendiev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401712v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476931003786659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcintosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-007-9003-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Turkawi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Devyver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Russ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-025-02211-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320652v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moonens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200313-16-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517735v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Mironescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2019.03.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Velichkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1653-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Lam Yung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Tuominen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2018.67.6310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2018.1477801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257408v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1394-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Feneuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242032v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664532v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Badr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201200273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639326v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-013-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nadirashvili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435240v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.10.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messoud Efendiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.05.031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm203-2-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401712v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476931003786659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcintosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-007-9003-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Turkawi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>