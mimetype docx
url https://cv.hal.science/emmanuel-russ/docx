--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -1650,555 +1650,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrization of functions and principal eigenvalues of elliptic operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hamel</w:t>
+                <w:t xml:space="preserve">Algebra properties for Sobolev spaces- Applications to semilinear PDE's on manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
+                <w:t xml:space="preserve">Frederic Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (2), pp.509-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286474v1</w:t>
+                <w:t xml:space="preserve">hal-00609697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebra properties for Sobolev spaces- Applications to semilinear PDE's on manifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bernicot</w:t>
+                <w:t xml:space="preserve">Symmetrization of functions and principal eigenvalues of elliptic operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz - EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/slsedp.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609697v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Poincaré inequalities for general measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlocal Poincaré inequalities on Lie groups with polynomial volume growth and Riemannian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 203 (2), pp.105-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm203-2-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435240v2</w:t>
+                <w:t xml:space="preserve">hal-00449531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardy spaces for the conjugated Beltrami equation in a doubly connected domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messoud Efendiev</w:t>
+                <w:t xml:space="preserve">Fractional Poincaré inequalities for general measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.05.031⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (1), pp.72-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605932v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Poincaré inequalities on Lie groups with polynomial volume growth and Riemannian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardy spaces for the conjugated Beltrami equation in a doubly connected domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messoud Efendiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 203 (2), pp.105-127. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 383 (2), pp.439-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/sm203-2-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2011.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449531v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement inequalities and applications to isoperimetric problems for eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3478,51 +3478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faber-Krahn inequality with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Nadirashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Russ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Devyver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Russ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-025-02211-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320652v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moonens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200313-16-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517735v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Mironescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2019.03.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Velichkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1653-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Lam Yung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Tuominen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2018.67.6310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2018.1477801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257408v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1394-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Feneuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242032v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664532v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Badr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201200273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639326v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-013-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nadirashvili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernicot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435240v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.10.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messoud Efendiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.05.031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm203-2-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401712v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476931003786659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcintosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-007-9003-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Turkawi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Devyver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Russ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-025-02211-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320652v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2022.15.1169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moonens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm200313-16-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517735v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Mironescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2019.03.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896841v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Velichkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-019-1653-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bousquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Lam Yung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2018.08.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Tuominen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2018.67.6310" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2018.1477801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257408v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-016-1394-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Feneuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242032v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664532v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Badr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana201200273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639326v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-013-0034-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nadirashvili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm203-2-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435240v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mouhot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messoud Efendiev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2011.05.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088786v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401712v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Muschietti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tchamitchian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17476931003786659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112950v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcintosh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-007-9003-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pajot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamoun Turkawi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>