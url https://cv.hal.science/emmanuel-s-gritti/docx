--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="074D5AA3"/>
+    <w:nsid w:val="53C1B0AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>