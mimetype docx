--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel S. Gritti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-s-gritti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0276-953X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253129710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Morales-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effects of basalt enhanced weathering and biochar co-application on carbon sequestration, soil nutrient status and plant performance in a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tiouchichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.106054. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive biodiversity–productivity relationships in forests: climate matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.20170747. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate or migration: what limited European beech post-glacial colonization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saint-Amant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.1217-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating consensus and associated uncertainty between inherently different species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can model comparison help improving species distribution models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Veronica Crespo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on tree ranges: model intercomparison facilitates understanding and quantification of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp.533 - 544. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01764.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palms tracking climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silje Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hickler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (6), pp.801-809. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00328.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards European climate risk surfaces: the extent and distribution of analogous and non-analogous climates 1931?2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Ohlemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.395-405. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822X.2006.00245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying components of risk for European woody species under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Ohlemuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (9), pp.1788-1799. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01231.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Mediterranean Basin ecosystems to climate change and invasion by exotic plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sykes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (1), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01377.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended probabilistic approach of plant vital attributes: an application to European pollen records at 0 and 6 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (6), pp.519-533. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822X.2004.00120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach to the use of pollen indicators for plant attributes and biomes: an application to European vegetation at 0 and 6 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (2), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1466-822X.2003.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Ecotron of Montpellier: experimental platforms to study ecosystem response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential shifts in Fagus sylvatica range in response to climate change: comparing and integrating multiple models based on different structural concepts to reduce predictions uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fagus 2010. International Scientific Symposium. Is there future for beech - Changes, impacts and answers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Varazdin, Croatia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Groupe Biodiversité : partie III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.93-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel S. Gritti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-s-gritti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0276-953X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253129710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of soil macrofauna may contribute to microbial community stabilization under drought stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Morales-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Hättenschwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Milcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1597272. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2025.1597272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive effects of basalt enhanced weathering and biochar co-application on carbon sequestration, soil nutrient status and plant performance in a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tiouchichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.106054. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive biodiversity–productivity relationships in forests: climate matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.20170747. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2017.0747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate or migration: what limited European beech post-glacial colonization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saint-Amant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (11), pp.1217-1227. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating consensus and associated uncertainty between inherently different species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duputié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can model comparison help improving species distribution models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Veronica Crespo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0068823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on tree ranges: model intercomparison facilitates understanding and quantification of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp.533 - 544. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01764.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated effects of a seasonal precipitation change on the vegetation in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-169-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and CO 2 modulate the C 3 /C 4 balance and &delta; 13 C signal in simulated vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-431-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palms tracking climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian-Reto Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silje Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hickler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (6), pp.801-809. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00328.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying components of risk for European woody species under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Ohlemuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (9), pp.1788-1799. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2006.01231.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Mediterranean Basin ecosystems to climate change and invasion by exotic plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sykes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (1), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01377.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards European climate risk surfaces: the extent and distribution of analogous and non-analogous climates 1931?2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Ohlemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.395-405. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822X.2006.00245.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended probabilistic approach of plant vital attributes: an application to European pollen records at 0 and 6 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (6), pp.519-533. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-822X.2004.00120.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach to the use of pollen indicators for plant attributes and biomes: an application to European vegetation at 0 and 6 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (2), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1466-822X.2003.00311.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Ecotron of Montpellier: experimental platforms to study ecosystem response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Piel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting potential shifts in Fagus sylvatica range in response to climate change: comparing and integrating multiple models based on different structural concepts to reduce predictions uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissar Cheaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gritti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fagus 2010. International Scientific Symposium. Is there future for beech - Changes, impacts and answers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Varazdin, Croatia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Groupe Biodiversité : partie III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.93-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C1B0AE"/>
+    <w:nsid w:val="7D6D6C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-s-gritti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0276-953X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tiouchichine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jactel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gritti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forrester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mason" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saint-Amant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCZ907ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Veronica Crespo-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silje Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hickler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00328.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ0V74D2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ohlem&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2006.00245.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VPWFZSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ohlemuller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01231.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B232CDA0C3E3BD03B9250D278B3DBDCEC89C4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474390v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sykes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01377.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3ZMS9TB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Gritti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2004.00120.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1PH4XK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brewer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheddadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gritti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822X.2003.00311.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9KTJJ1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berthon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-s-gritti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0276-953X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Morales-Fonseca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buscot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1597272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tiouchichine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jactel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gritti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forrester" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mason" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2017.0747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Saltr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saint-Amant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gritti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCZ907ST-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Veronica Crespo-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassignat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-169-2010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-431-2009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Reto Walther" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silje Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hickler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyao Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00328.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ0V74D2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ohlemuller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sykes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2006.01231.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B232CDA0C3E3BD03B9250D278B3DBDCEC89C4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sykes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01377.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P3ZMS9TB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ohlem&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2006.00245.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VPWFZSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Gritti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Sykes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2004.00120.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1PH4XK7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brewer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cheddadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gritti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1466-822X.2003.00311.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9KTJJ1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Chea&#239;b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berthon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>