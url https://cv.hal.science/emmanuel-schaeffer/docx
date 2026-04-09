--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,195 +66,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of energy allocation rules for a collective self-consumption operation in an industrial multi-energy microgrid</w:t>
+                <w:t xml:space="preserve">An advanced electrochemical model for fast-charging Li-ion batteries: Electrode homogenization-based modeling, parameterization and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Roy</w:t>
+                <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvy Bourguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 389, pp.136001. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 672, pp.239582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2026.239582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940234v1</w:t>
+                <w:t xml:space="preserve">hal-05581096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new time-adjustable model-based method for fast open-circuit voltage estimation of Lithium-ion cells</w:t>
               </w:r>
@@ -266,3357 +262,3608 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 586, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Characterization and Thermal Effect Assessment of Biofouling around a Dynamic Submarine Electrical Cable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of energy allocation rules for a collective self-consumption operation in an industrial multi-energy microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Maksassi</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ould El Moctar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15093087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389, pp.136001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684764v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Estimation of PEMFC Parameters Using a Continuous-Discrete Extended Kalman Filter Derived from a Pseudo Two-Dimensional Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient Implementation of Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adib Allahham</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15072337⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 (5), pp.3077-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2021.3109095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074631v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation of Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Characterization and Thermal Effect Assessment of Biofouling around a Dynamic Submarine Electrical Cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Maksassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ahmed Ould El Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 18 (5), pp.3077-3085. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2021.3109095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15093087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633700v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined optimization of the sizing and the energy management of an industrial multi-energy microgrid: Application to a harbour area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roy</w:t>
+                <w:t xml:space="preserve">Real-Time Estimation of PEMFC Parameters Using a Continuous-Discrete Extended Kalman Filter Derived from a Pseudo Two-Dimensional Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Allahham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2021.100107⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15072337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334284v1</w:t>
+                <w:t xml:space="preserve">hal-04074631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Sizing, and Energy Management of Microgrids in Harbor Areas: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A combined optimization of the sizing and the energy management of an industrial multi-energy microgrid: Application to a harbour area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13205314⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989287v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A M-EKF fault detection strategy of insulation system for marine current turbine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Design, Sizing, and Energy Management of Microgrids in Harbor Areas: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yide Wang</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.021⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (20), pp.5314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13205314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818389v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cycle-based formulation for the simulation of multi time-scale systems — Application to the modeling of the storage system of a fully electric ferry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A M-EKF fault detection strategy of insulation system for marine current turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Hmam</w:t>
+                <w:t xml:space="preserve">Jiahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Loron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yide Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.403 - 417. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.269 - 280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486833v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Lithium-Ion Battery State of Charge and Parameters Using a Continuous-Discrete Extended Kalman Filter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cycle-based formulation for the simulation of multi time-scale systems — Application to the modeling of the storage system of a fully electric ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moutassem Wahbeh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sadok Hmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en10081075⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.403 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492978v1</w:t>
+                <w:t xml:space="preserve">hal-03486833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Some Parametric Model Structures Dedicated to EDLC Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Estimating Lithium-Ion Battery State of Charge and Parameters Using a Continuous-Discrete Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillemet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Loron</w:t>
+                <w:t xml:space="preserve">Moutassem Wahbeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (1), pp.387-396. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2015.2465357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en10081075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492994v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe sizing methodology applied to a standalone photovoltaic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Analysis of Some Parametric Model Structures Dedicated to EDLC Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouabdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+                <w:t xml:space="preserve">Zhihao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+                <w:t xml:space="preserve">Philippe Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.266-274. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (1), pp.387-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2015.2465357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454743v1</w:t>
+                <w:t xml:space="preserve">hal-02492994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Safe sizing methodology applied to a standalone photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évaluation métrologique des techniques de caractérisation hors-ligne des supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1-2), pp.31-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1206-6.c051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Development of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A Time-Adjustable Model-Based Method for Fast State-of-Health Diagnosis of Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398227v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Adjustable Model-Based Method for Fast State-of-Health Diagnosis of Lithium-Ion Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Development of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonda Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398226v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Diagnosis of Dynamic Subsea Power Cables for Floating Offshore Wind Farms Using a Model-Based Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Design of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonda Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JiCable 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienne (Austria), France. pp.192-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11284085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054362v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing monitoring technologies on dynamic subsea power cables to detect mechanical failures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Diagnosis of Dynamic Subsea Power Cables for Floating Offshore Wind Farms Using a Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maison</w:t>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roulet</w:t>
+                <w:t xml:space="preserve">Maud Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Bencheikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Jcable, Jun 2023, Lyon (Fr), France</w:t>
+              <w:t xml:space="preserve">JiCable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JiCable, Jun 2023, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054331v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contibution to the Diagnosis of Submarine Power Cables Using Model-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing monitoring technologies on dynamic subsea power cables to detect mechanical failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouki Hichem</w:t>
+                <w:t xml:space="preserve">Issam Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slah Farhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+                <w:t xml:space="preserve">Younes Demmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadj Abdallah Hsan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jicable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Jcable, Jun 2023, Lyon (Fr), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393512v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management of microgrids: from a mixed-integer linear programming problem to a rule-based real-time algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
+                <w:t xml:space="preserve">A Contibution to the Diagnosis of Submarine Power Cables Using Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouki Hichem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Abdallah Hsan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589438⟩</w:t>
+              <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2408-2413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit58514.2023.10284447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460680v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des pertes fer d'une machine synchrone rapide par filtre de Kalman implicite robuste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A New Diagonally Implicit Implementation of the Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 ème Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102061v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Diagonally Implicit Implementation of the Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Estimation des pertes fer d'une machine synchrone rapide par filtre de Kalman implicite robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4 ème Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nstitut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039397v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Estimation With Continuous-Discrete Extended Kalman Filters Using Implicit Integration Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy management of microgrids: from a mixed-integer linear programming problem to a rule-based real-time algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152372⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039436v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter Estimation With Continuous-Discrete Extended Kalman Filters Using Implicit Integration Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.172-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570429v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of submarine cables from an electro-thermal perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+                <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Woznicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+                <w:t xml:space="preserve">Mathias Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blavette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Rongère</w:t>
+                <w:t xml:space="preserve">Laurent Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Conference (EWTEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754060v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Tidal Generator Windings by Mean of High Frequency Parametric Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sizing of submarine cables from an electro-thermal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ferdjallah-Kherkhachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Loron</w:t>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Conference (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458628v1</w:t>
+                <w:t xml:space="preserve">hal-01754060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the short-term temperature changes on Diagnostic Indicator in online insulation monitoring by parametric identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of Tidal Generator Windings by Mean of High Frequency Parametric Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ferdjallah-Kherkhachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213106v1</w:t>
+                <w:t xml:space="preserve">hal-02458628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Monitoring of Marine Turbine Insulation Condition Based on High Frequency Models - Methodology for finding the &amp;quot; best &amp;quot; identification protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the short-term temperature changes on Diagnostic Indicator in online insulation monitoring by parametric identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ferdjallah-Kherkhachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.822-826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122626v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Online Monitoring of Marine Turbine Insulation Condition Based on High Frequency Models - Methodology for finding the &amp;quot; best &amp;quot; identification protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esseddik Ferdjallah-Kherkhachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE IECON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2014, Dallas, United States. pp.3374-3380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interconnected Observers for online supercapacitor ageing monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienna, France. pp.6746-6751, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3626,392 +3873,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast charging of a lithium-ion battery: charging current control strategy based on online evaluation of the chargeability status of its cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Auger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Event 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST CHARGING OF A LITHIUM-ION BATTERY : CHARGING CURRENT CONTROL STRATEGY BASED ON ONLINE EVALUATION OF THE CHARGEABILITY STATUS OF ITS CELLS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Auger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Event 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast charging of a Lithium-ion battery: charging current control strategy based on online evaluation of the chargeability status of its cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Auger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barries Event 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4021,215 +4268,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling induction machine winding faults for diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Machines Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.47-95, 2011, 978-1-84821-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des défauts de bobinage de la machine asynchrone pour son diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic des machines électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publications-Lavoisier, pp.47-95, 2011, 978-2-7462-2236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Safe Fast Charging of Li-ion Batteries: Design, Parameterization, and Experimental Validation of an Electrode Homogenization-Based Pseudo-2D Electrochemical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonda Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Electric power. Nantes Université, 2026. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05578209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4376,51 +4765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233676" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684764v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Allahham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guihal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3109095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutassem Wahbeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10081075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2465357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonda Diab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ibrahim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Franchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393512v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouki Hichem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Farhani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Abdallah Hsan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit58514.2023.10284447" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152372" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700249" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonda Diab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guihal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3109095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684764v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Allahham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutassem Wahbeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10081075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2465357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ibrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Franchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouki Hichem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Farhani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Abdallah Hsan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit58514.2023.10284447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152372" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281576" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578209v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>