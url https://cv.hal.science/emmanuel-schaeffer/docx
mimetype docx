--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1746,73 +1746,85 @@
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.266-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation métrologique des techniques de caractérisation hors-ligne des supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1844,70 +1856,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1-2), pp.31-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1206-6.c051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1917,218 +1929,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Adjustable Model-Based Method for Fast State-of-Health Diagnosis of Lithium-Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Blanc</w:t>
+                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Design of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonda Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cousseau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienne (Austria), France. pp.192-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11284085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398226v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Development of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Time-Adjustable Model-Based Method for Fast State-of-Health Diagnosis of Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2137,557 +2145,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398227v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Design of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
+                <w:t xml:space="preserve">Advanced Electrode Homogenization-Based Development of an Electrochemical Pseudo-2D Model for Fast Charging Li-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poizot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581095v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Diagnosis of Dynamic Subsea Power Cables for Floating Offshore Wind Farms Using a Model-Based Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing monitoring technologies on dynamic subsea power cables to detect mechanical failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Matine</w:t>
+                <w:t xml:space="preserve">Antoine Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Franchet</w:t>
+                <w:t xml:space="preserve">Mélanie Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moreau</w:t>
+                <w:t xml:space="preserve">Issam Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Demmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JiCable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association JiCable, Jun 2023, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Jicable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Jcable, Jun 2023, Lyon (Fr), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054362v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing monitoring technologies on dynamic subsea power cables to detect mechanical failures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Diagnosis of Dynamic Subsea Power Cables for Floating Offshore Wind Farms Using a Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Bencheikh</w:t>
+                <w:t xml:space="preserve">Ali Al Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Demmouche</w:t>
+                <w:t xml:space="preserve">Abdelghani Matine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaillet</w:t>
+                <w:t xml:space="preserve">Maud Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jicable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Jcable, Jun 2023, Lyon (Fr), France</w:t>
+              <w:t xml:space="preserve">JiCable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association JiCable, Jun 2023, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054331v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contibution to the Diagnosis of Submarine Power Cables Using Model-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouki Hichem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slah Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Abdallah Hsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2408-2413, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/codit58514.2023.10284447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Diagonally Implicit Implementation of the Continuous-Discrete Extended Kalman Filters for State and Parameter Estimation of Nonlinear Dynamic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2719,334 +2731,334 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des pertes fer d'une machine synchrone rapide par filtre de Kalman implicite robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
+                <w:t xml:space="preserve">Energy management of microgrids: from a mixed-integer linear programming problem to a rule-based real-time algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 ème Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102061v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management of microgrids: from a mixed-integer linear programming problem to a rule-based real-time algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roy</w:t>
+                <w:t xml:space="preserve">Estimation des pertes fer d'une machine synchrone rapide par filtre de Kalman implicite robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Auvity</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4 ème Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, nstitut de Recherche en Energie Electrique de Nantes Atlantique (IREENA), Jul 2021, NANTES, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460680v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Estimation With Continuous-Discrete Extended Kalman Filters Using Implicit Integration Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3078,792 +3090,792 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Delft, Netherlands. pp.172-178, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE45063.2020.9152372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green hydrogen multi-market optimisation: real complementarities or temporary transaction costs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Woznicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Offshore Energy and Storage Summit (OSES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Brest (France), France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OSES.2019.8867078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of submarine cables from an electro-thermal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Matine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rongère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wave and Tidal Conference (EWTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Tidal Generator Windings by Mean of High Frequency Parametric Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ferdjallah-Kherkhachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the short-term temperature changes on Diagnostic Indicator in online insulation monitoring by parametric identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ferdjallah-Kherkhachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2015, Buzios, Brazil. pp.822-826, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Monitoring of Marine Turbine Insulation Condition Based on High Frequency Models - Methodology for finding the &amp;quot; best &amp;quot; identification protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esseddik Ferdjallah-Kherkhachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2014, Dallas, United States. pp.3374-3380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnected Observers for online supercapacitor ageing monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienna, France. pp.6746-6751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3873,51 +3885,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast charging of a lithium-ion battery: charging current control strategy based on online evaluation of the chargeability status of its cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3972,73 +3984,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Event 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST CHARGING OF A LITHIUM-ION BATTERY : CHARGING CURRENT CONTROL STRATEGY BASED ON ONLINE EVALUATION OF THE CHARGEABILITY STATUS OF ITS CELLS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4093,73 +4105,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Event 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast charging of a Lithium-ion battery: charging current control strategy based on online evaluation of the chargeability status of its cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4214,51 +4226,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barries Event 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4268,201 +4280,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling induction machine winding faults for diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Machines Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.47-95, 2011, 978-1-84821-263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des défauts de bobinage de la machine asynchrone pour son diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic des machines électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publications-Lavoisier, pp.47-95, 2011, 978-2-7462-2236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4472,51 +4484,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Safe Fast Charging of Li-ion Batteries: Design, Parameterization, and Experimental Validation of an Electrode Homogenization-Based Pseudo-2D Electrochemical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonda Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4541,84 +4553,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electric power. Nantes Université, 2026. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05578209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4765,51 +4777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonda Diab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guihal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3109095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684764v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Allahham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutassem Wahbeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10081075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2465357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ibrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Franchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouki Hichem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Farhani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Abdallah Hsan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit58514.2023.10284447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589264" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152372" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281576" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578209v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonda Diab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.239582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mmanuel Schaeffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guihal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2021.3109095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684764v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Maksassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Allahham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15072337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03334284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2021.100107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13205314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Hmam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutassem Wahbeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10081075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Shi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2465357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.02.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK1FQ32V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1206-6.c051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Franchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05393512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouki Hichem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Farhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Abdallah Hsan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit58514.2023.10284447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589264" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE45063.2020.9152372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570429v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Woznicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guerineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OSES.2019.8867078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guillemet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909172v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Bachir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05578209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>